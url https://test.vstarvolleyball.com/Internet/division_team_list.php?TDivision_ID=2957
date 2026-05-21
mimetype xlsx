--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -170,71 +170,71 @@
   <si>
     <t>Muscle 16 Black</t>
   </si>
   <si>
     <t>MUSVB 16 Black</t>
   </si>
   <si>
     <t>G16MUSVB1NT</t>
   </si>
   <si>
     <t>1United 16N White-G</t>
   </si>
   <si>
     <t>G161UNVB2NT</t>
   </si>
   <si>
     <t>16 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 16 Intense Red </t>
   </si>
   <si>
     <t>G16INTEG2NT</t>
   </si>
   <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>16 Elite</t>
+  </si>
+  <si>
+    <t>VIP 16 Elite</t>
+  </si>
+  <si>
+    <t>G16VIPAC1NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
-    <t>16 Elite</t>
-[...1 lines deleted...]
-  <si>
     <t>No Limits 16 Elite</t>
   </si>
   <si>
     <t>G16NLVBC1NT</t>
   </si>
   <si>
-    <t>Volleyball Impact Performance Academy</t>
-[...7 lines deleted...]
-  <si>
     <t>16 White - David</t>
   </si>
   <si>
     <t>Skyline 16 White David</t>
   </si>
   <si>
     <t>G16SKYLN4NT</t>
   </si>
   <si>
     <t>1United 16N Black</t>
   </si>
   <si>
     <t>G161UNVB3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t xml:space="preserve"> 16 Black Daniel</t>
   </si>
   <si>
     <t>Premier 16 Black D</t>
   </si>
   <si>
     <t>G16PREMR2NT</t>
@@ -254,66 +254,66 @@
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>16 Pali</t>
   </si>
   <si>
     <t>North Point 16 Pali</t>
   </si>
   <si>
     <t>G16NORPT1NT</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 16 Nationa</t>
   </si>
   <si>
     <t>Heat 16 National</t>
   </si>
   <si>
     <t>G16ROCKH1NT</t>
   </si>
   <si>
+    <t>16 White - Stephen</t>
+  </si>
+  <si>
+    <t>Skyline 16 White Stephen</t>
+  </si>
+  <si>
+    <t>G16SKYLN5NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">16 National </t>
   </si>
   <si>
     <t>No Limits 16 National</t>
   </si>
   <si>
     <t>G16NLVBC2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16SKYLN5NT</t>
   </si>
   <si>
     <t>360 16.1</t>
   </si>
   <si>
     <t>G16SIXTY4NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>16 Blue</t>
   </si>
   <si>
     <t>DIG 16 Blue</t>
   </si>
   <si>
     <t>G16DIGVB2NT</t>
   </si>
   <si>
     <t>16 Kaos Black</t>
   </si>
   <si>
     <t>360 16 Kaos Black</t>
   </si>
@@ -1235,71 +1235,71 @@
         <v>83.303</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>83.303</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>82.413</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="s">
         <v>84</v>
       </c>
       <c r="D23" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>82.413</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24">
         <v>16.1</v>
       </c>
       <c r="C24" t="s">