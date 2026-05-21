--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -140,72 +140,72 @@
   <si>
     <t>G13SIXTY1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>13 Ikaika-Toa</t>
   </si>
   <si>
     <t>FH 13 Ikaika-Toa</t>
   </si>
   <si>
     <t>G13FIELD1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 13N White</t>
   </si>
   <si>
     <t>G131UNVB2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>13'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 13N White</t>
+  </si>
+  <si>
+    <t>G13FROGS3NT</t>
+  </si>
+  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>13 Black - Lindsey</t>
   </si>
   <si>
     <t>DIG 13 Black - Lindsey</t>
   </si>
   <si>
     <t>G13DIGVB2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13FROGS3NT</t>
   </si>
   <si>
     <t>13 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 13 Navy Ethos</t>
   </si>
   <si>
     <t>G13ARETE2NT</t>
   </si>
   <si>
     <t>13 National White</t>
   </si>
   <si>
     <t>EXCEL 13 National White</t>
   </si>
   <si>
     <t>G13EXCEL2NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
@@ -1090,51 +1090,51 @@
         <v>77.937</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>77.315</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>77.291</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
@@ -1210,51 +1210,51 @@
         <v>73.624</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>19</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22">
         <v>71.568</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>70.217</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" t="s">
@@ -1270,51 +1270,51 @@
         <v>68.761</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>68.518</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" t="s">
         <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>67.88500000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>97</v>
       </c>
       <c r="C27" t="s">