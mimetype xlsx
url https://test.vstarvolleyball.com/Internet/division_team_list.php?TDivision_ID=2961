--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -134,69 +134,69 @@
   <si>
     <t>G12TXADV1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 12N White</t>
   </si>
   <si>
     <t>G121UNVB2NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>AVC 12 Navy</t>
   </si>
   <si>
     <t>G12AMSVC1NT</t>
   </si>
   <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>12 Elite</t>
+  </si>
+  <si>
+    <t>No Limits 12 Elite</t>
+  </si>
+  <si>
+    <t>G12NLVBC1NT</t>
+  </si>
+  <si>
     <t>12 White - Lara</t>
   </si>
   <si>
     <t>Skyline 12 White Lara</t>
   </si>
   <si>
     <t>G12SKYLN3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12NLVBC1NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>12 National Blue</t>
   </si>
   <si>
     <t>EXCEL 12 National Blue</t>
   </si>
   <si>
     <t>G12EXCEL3NT</t>
   </si>
   <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t>12U Black</t>
   </si>
   <si>
     <t>UVC 12 U Black</t>
   </si>
   <si>
     <t>G12URBAN1NT</t>
   </si>
@@ -901,71 +901,71 @@
         <v>85.471</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10">
         <v>84.034999999999997</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>81.277</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>81.277</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">