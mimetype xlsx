--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -419,90 +419,90 @@
   <si>
     <t>G16TXADV9NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 16 White</t>
   </si>
   <si>
     <t>G16CUVBC2NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>16.1 National</t>
   </si>
   <si>
     <t>Pono 16.1 Steven</t>
   </si>
   <si>
     <t>G16PONOV1NT</t>
   </si>
   <si>
+    <t>16 Silver</t>
+  </si>
+  <si>
+    <t>TAV 16 Silver</t>
+  </si>
+  <si>
+    <t>G16TXADV7NT</t>
+  </si>
+  <si>
+    <t>16 Graham</t>
+  </si>
+  <si>
+    <t>TAV 16 Graham</t>
+  </si>
+  <si>
+    <t>G16TXADV12NT</t>
+  </si>
+  <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>16 NAVY</t>
   </si>
   <si>
     <t>287 SVC 16 NAVY</t>
   </si>
   <si>
     <t>G16287SV98NT</t>
   </si>
   <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>16U-Pink</t>
   </si>
   <si>
     <t>Forge 16U</t>
   </si>
   <si>
     <t>G16FORGE1NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G16TXADV12NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC 16 VERNON</t>
   </si>
   <si>
     <t>WVC 16 Vernon</t>
   </si>
   <si>
     <t>G16WINDT3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1599,111 +1599,111 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>131</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>133</v>
       </c>
       <c r="D38" t="s">
         <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" t="s">
         <v>135</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>136</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" t="s">
+        <v>138</v>
+      </c>
+      <c r="C40" t="s">
         <v>139</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
+        <v>142</v>
+      </c>
+      <c r="C41" t="s">
         <v>143</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
         <v>146</v>
       </c>
       <c r="C42" t="s">
         <v>147</v>
       </c>
       <c r="D42" t="s">
         <v>148</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>149</v>
       </c>
       <c r="B43" t="s">
         <v>150</v>
       </c>
       <c r="C43" t="s">