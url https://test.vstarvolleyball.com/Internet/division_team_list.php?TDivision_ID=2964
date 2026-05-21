--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -551,66 +551,66 @@
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 15 Black</t>
   </si>
   <si>
     <t>G15ALLEG3NT</t>
   </si>
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t xml:space="preserve">TIV 15 Elite </t>
   </si>
   <si>
     <t>Image 15  Elite</t>
   </si>
   <si>
     <t>G15TXIMG4NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
+    <t>15.1 National</t>
+  </si>
+  <si>
+    <t>Pono 15.1 Annette</t>
+  </si>
+  <si>
+    <t>G15PONOV1NT</t>
+  </si>
+  <si>
     <t>15.2 National</t>
   </si>
   <si>
     <t>Pono 15.2 Megan</t>
   </si>
   <si>
     <t>G15PONOV2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15PONOV1NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>LVA National White</t>
   </si>
   <si>
     <t>G15LUNVA5NT</t>
   </si>
   <si>
     <t>iCrush 15 Black</t>
   </si>
   <si>
     <t>G15INCRU1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 15</t>
   </si>