--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -236,74 +236,74 @@
   <si>
     <t>G14RIVVB1NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>14 Elite Gray</t>
   </si>
   <si>
     <t>Victory14 Elite Gray</t>
   </si>
   <si>
     <t>G14VCTRY3NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>Elevate 14 White</t>
   </si>
   <si>
     <t>G14COTTN3NT</t>
   </si>
   <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Red Jeff</t>
+  </si>
+  <si>
+    <t>TEJAS 14 Red Jeff</t>
+  </si>
+  <si>
+    <t>G14TEJAS3NT</t>
+  </si>
+  <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">Wave 14 </t>
   </si>
   <si>
     <t>Wave 14</t>
   </si>
   <si>
     <t>G14WAVBC1NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>14 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 14 Steel Ethos</t>
   </si>
   <si>
     <t>G14ARETE4NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>G14ACCEL2NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>14 National</t>
@@ -542,129 +542,129 @@
   <si>
     <t>G14SLAMV2NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>14 Kaos White</t>
   </si>
   <si>
     <t>360 14 Kaos White</t>
   </si>
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
     <t>WC-14 WHITE</t>
   </si>
   <si>
     <t>Wrecking Crew 14W</t>
   </si>
   <si>
     <t>G14WCREW4NT</t>
   </si>
   <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>14 White Tielar</t>
+  </si>
+  <si>
+    <t>CUVB 14 Tielar</t>
+  </si>
+  <si>
+    <t>G14CUVBC3NT</t>
+  </si>
+  <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>14.2 National</t>
   </si>
   <si>
     <t>Pono 14.2 Megan</t>
   </si>
   <si>
     <t>G14PONOV2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>EAST 14'S EMERALD</t>
   </si>
   <si>
     <t>Madfrog East 14 Emerald</t>
   </si>
   <si>
     <t>G14FROGS8NT</t>
   </si>
   <si>
-    <t>CUVB Fort Worth</t>
-[...8 lines deleted...]
-    <t>G14CUVBC3NT</t>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>Waco Lightning 14 Black</t>
+  </si>
+  <si>
+    <t>G14WACLV1LS</t>
+  </si>
+  <si>
+    <t>NET Juniors</t>
+  </si>
+  <si>
+    <t>NET 14's RED</t>
+  </si>
+  <si>
+    <t>G14NETJR2NT</t>
+  </si>
+  <si>
+    <t>NET 14's White</t>
+  </si>
+  <si>
+    <t>G14NETJR3NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G14NETJR3NT</t>
   </si>
   <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t xml:space="preserve">14 Black </t>
   </si>
   <si>
     <t>ETA1 14 Black</t>
   </si>
   <si>
     <t>G14ETA1V1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1641,51 +1641,51 @@
         <v>62.07</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>112</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>114</v>
       </c>
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>61.943</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>117</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
         <v>61.943</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>119</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
@@ -2001,71 +2001,71 @@
         <v>57.277</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>15</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" t="s">
         <v>174</v>
       </c>
       <c r="D50" t="s">
         <v>175</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50">
         <v>56.409</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>112</v>
+        <v>176</v>
       </c>
       <c r="B51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C51" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D51" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>112</v>
       </c>
       <c r="B52" t="s">
         <v>180</v>
       </c>
       <c r="C52" t="s">
         <v>181</v>
       </c>
       <c r="D52" t="s">
         <v>182</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>183</v>
       </c>
       <c r="B53" t="s">
         <v>184</v>
       </c>
       <c r="C53" t="s">
@@ -2084,111 +2084,111 @@
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>187</v>
       </c>
       <c r="B54" t="s">
         <v>188</v>
       </c>
       <c r="C54" t="s">
         <v>189</v>
       </c>
       <c r="D54" t="s">
         <v>190</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
+        <v>11</v>
+      </c>
+      <c r="C55" t="s">
         <v>192</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
         <v>195</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" t="s">
+        <v>195</v>
+      </c>
+      <c r="D56" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" t="s">
+        <v>197</v>
+      </c>
+      <c r="C57" t="s">
+        <v>197</v>
+      </c>
+      <c r="D57" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
       <c r="F57">
         <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B58" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C58" t="s">
         <v>201</v>
       </c>
       <c r="D58" t="s">
         <v>202</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58">
         <v>0.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>203</v>
       </c>
       <c r="B59" t="s">
         <v>204</v>
       </c>
       <c r="C59" t="s">
         <v>205</v>
       </c>
       <c r="D59" t="s">