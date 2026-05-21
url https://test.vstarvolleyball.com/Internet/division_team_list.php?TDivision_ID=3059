--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -125,110 +125,110 @@
   <si>
     <t>G16ARETE1NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>16 National White</t>
   </si>
   <si>
     <t>EXCEL 16 National White</t>
   </si>
   <si>
     <t>G16EXCEL2NT</t>
   </si>
   <si>
     <t>16 Black Josh</t>
   </si>
   <si>
     <t>TAV 16 Black Josh</t>
   </si>
   <si>
     <t>G16TXADV2NT</t>
   </si>
   <si>
+    <t>16'S NATIONAL BLACK CJ</t>
+  </si>
+  <si>
+    <t>Madfrog 16N Black CJ</t>
+  </si>
+  <si>
+    <t>G16FROGS2NT</t>
+  </si>
+  <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 16 Black</t>
   </si>
   <si>
     <t>G16PEVBA1NT</t>
   </si>
   <si>
-    <t>16'S NATIONAL BLACK CJ</t>
-[...5 lines deleted...]
-    <t>G16FROGS2NT</t>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>EXCEL 16 National Red</t>
+  </si>
+  <si>
+    <t>G16EXCEL1NT</t>
   </si>
   <si>
     <t>16'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 16E Green</t>
   </si>
   <si>
     <t>G16FROGS5NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>16 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 16 AMPD Navy</t>
   </si>
   <si>
     <t>G16NRGVC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>16 Kaos Red</t>
   </si>
   <si>
     <t>360 16 Kaos Red</t>
   </si>
   <si>
     <t>G16SIXTY2NT</t>
   </si>
   <si>
-    <t>16 National Red</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 16 Red</t>
   </si>
   <si>
     <t>DN 16 Red</t>
   </si>
   <si>
     <t>G16DRIVE1NT</t>
   </si>
   <si>
     <t>Skyline 16 Black</t>
   </si>
   <si>
     <t>G16SKYLN3NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 16N Blue</t>
   </si>
   <si>
     <t>G161UNVB1NT</t>
@@ -236,80 +236,80 @@
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>16 Black Arthur</t>
   </si>
   <si>
     <t>TEJAS 16 Black Arthur</t>
   </si>
   <si>
     <t>G16TEJAS1NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 16 Diamonds</t>
   </si>
   <si>
     <t>UEPA 16D</t>
   </si>
   <si>
     <t>G16UNTOU1NT</t>
   </si>
   <si>
+    <t>16 National Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 16 National Blue</t>
+  </si>
+  <si>
+    <t>G16EXCEL3NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 16 EXV Blue</t>
+  </si>
+  <si>
+    <t>G16VIVBC1NT</t>
+  </si>
+  <si>
     <t>16’S NATIONAL BLACK LU</t>
   </si>
   <si>
     <t>Madfrog 16N Black Lu</t>
   </si>
   <si>
     <t>G16FROGS3NT</t>
   </si>
   <si>
-    <t>16 National Blue</t>
-[...19 lines deleted...]
-  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>16 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 16 Intense Blue</t>
   </si>
   <si>
     <t>G16INTEG1NT</t>
   </si>
   <si>
     <t>16 Blue</t>
   </si>
   <si>
     <t>TAV 16 Blue</t>
   </si>
   <si>
     <t>G16TXADV3NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>16 Ikaika-Marcus</t>
@@ -425,71 +425,71 @@
   <si>
     <t>APV 16 National Black</t>
   </si>
   <si>
     <t>G16ATPRV1NT</t>
   </si>
   <si>
     <t>16 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 16 Intense Red </t>
   </si>
   <si>
     <t>G16INTEG2NT</t>
   </si>
   <si>
     <t>16 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 16 Navy Ethos</t>
   </si>
   <si>
     <t>G16ARETE2NT</t>
   </si>
   <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>16 Elite</t>
+  </si>
+  <si>
+    <t>VIP 16 Elite</t>
+  </si>
+  <si>
+    <t>G16VIPAC1NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
-    <t>16 Elite</t>
-[...1 lines deleted...]
-  <si>
     <t>No Limits 16 Elite</t>
   </si>
   <si>
     <t>G16NLVBC1NT</t>
   </si>
   <si>
-    <t>Volleyball Impact Performance Academy</t>
-[...7 lines deleted...]
-  <si>
     <t>16 White - David</t>
   </si>
   <si>
     <t>Skyline 16 White David</t>
   </si>
   <si>
     <t>G16SKYLN4NT</t>
   </si>
   <si>
     <t>1United 16N Black</t>
   </si>
   <si>
     <t>G161UNVB3NT</t>
   </si>
   <si>
     <t xml:space="preserve"> 16 Black Daniel</t>
   </si>
   <si>
     <t>Premier 16 Black D</t>
   </si>
   <si>
     <t>G16PREMR2NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
@@ -698,66 +698,66 @@
   <si>
     <t>FH 16 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G16FIELD3NT</t>
   </si>
   <si>
     <t>FW Fire 162 Purple</t>
   </si>
   <si>
     <t>FWFIRE 162P</t>
   </si>
   <si>
     <t>G16FWFIR2NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>Liberty 16 National Red</t>
   </si>
   <si>
     <t>G16LIVBC1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Endless Athletics </t>
+  </si>
+  <si>
+    <t>16 Navy Williams</t>
+  </si>
+  <si>
+    <t>Endless 16 Navy Williams</t>
+  </si>
+  <si>
+    <t>G16ENDAV2NT</t>
+  </si>
+  <si>
     <t>Summit 16 National Green</t>
   </si>
   <si>
     <t>G16DSUMM2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16ENDAV2NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>Elevate 16 Blue</t>
   </si>
   <si>
     <t>G16COTTN1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>NT Flyers 16 USA-Rich</t>
   </si>
   <si>
     <t>G16FRFLY4NT</t>
   </si>
   <si>
     <t>Arsenal 16 Blue</t>
   </si>
   <si>
     <t>G16DAVBC2NT</t>
   </si>
@@ -1289,151 +1289,151 @@
         <v>92.914</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>92.453</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>92.239</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>92.239</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
         <v>46</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>47</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
         <v>50</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>51</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
@@ -1509,91 +1509,91 @@
         <v>90.617</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>90.358</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>90.057000000000002</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>90.057000000000002</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>90.057000000000002</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
@@ -2069,171 +2069,171 @@
         <v>82.413</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" t="s">
         <v>167</v>
       </c>
       <c r="C48" t="s">
         <v>168</v>
       </c>
       <c r="D48" t="s">
         <v>169</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>82.413</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s">
         <v>171</v>
       </c>
       <c r="D49" t="s">
         <v>172</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
         <v>82.413</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>173</v>
       </c>
       <c r="B50" t="s">
         <v>174</v>
       </c>
       <c r="C50" t="s">
         <v>175</v>
       </c>
       <c r="D50" t="s">
         <v>176</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
         <v>82.261</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B51">
         <v>16.1</v>
       </c>
       <c r="C51" t="s">
         <v>177</v>
       </c>
       <c r="D51" t="s">
         <v>178</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
         <v>82.093999999999994</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>179</v>
       </c>
       <c r="B52" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
         <v>180</v>
       </c>
       <c r="D52" t="s">
         <v>181</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>81.96299999999999</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" t="s">
         <v>183</v>
       </c>
       <c r="D53" t="s">
         <v>184</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>81.887</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>91</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" t="s">
         <v>186</v>
       </c>
       <c r="D54" t="s">
         <v>187</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
         <v>81.657</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B55" t="s">
         <v>188</v>
       </c>
       <c r="C55" t="s">
         <v>189</v>
       </c>
       <c r="D55" t="s">
         <v>190</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
         <v>81.486</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>191</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56" t="s">
@@ -2432,91 +2432,91 @@
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>113</v>
       </c>
       <c r="B66" t="s">
         <v>222</v>
       </c>
       <c r="C66" t="s">
         <v>223</v>
       </c>
       <c r="D66" t="s">
         <v>224</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66">
         <v>79.819</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>225</v>
       </c>
       <c r="B67" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="C67" t="s">
         <v>226</v>
       </c>
       <c r="D67" t="s">
         <v>227</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67">
         <v>79.77</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="B68" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="C68" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D68" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68">
         <v>78.657</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>179</v>
       </c>
       <c r="B69" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="C69" t="s">
         <v>232</v>
       </c>
       <c r="D69" t="s">
         <v>233</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69">
         <v>78.657</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>234</v>
       </c>
       <c r="B70" t="s">
         <v>88</v>
       </c>
       <c r="C70" t="s">
         <v>235</v>
       </c>
       <c r="D70" t="s">