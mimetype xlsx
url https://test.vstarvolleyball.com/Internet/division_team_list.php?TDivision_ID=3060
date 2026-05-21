--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -470,123 +470,123 @@
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>16 Wild Black</t>
   </si>
   <si>
     <t>Instinct 16 Wild Black</t>
   </si>
   <si>
     <t>G16INSTN2NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>ACCV16 Blk elite Travels16,1</t>
   </si>
   <si>
     <t>ACCV16 Bk el Travels16.1</t>
   </si>
   <si>
     <t>G16AIRCV1NT</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>16.1 National</t>
+  </si>
+  <si>
+    <t>Pono 16.1 Steven</t>
+  </si>
+  <si>
+    <t>G16PONOV1NT</t>
+  </si>
+  <si>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Downs</t>
+  </si>
+  <si>
+    <t>PVC 16 Downs</t>
+  </si>
+  <si>
+    <t>G16PINEY2NT</t>
+  </si>
+  <si>
+    <t>Henderson Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 RED</t>
+  </si>
+  <si>
+    <t>HJVC 16 RED</t>
+  </si>
+  <si>
+    <t>G16HJVBC3NT</t>
+  </si>
+  <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 16 Black</t>
   </si>
   <si>
     <t>G16CUVBC1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>Skyline 16 Silver</t>
   </si>
   <si>
     <t>G16SKYLN6NT</t>
   </si>
   <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>16U-Pink</t>
   </si>
   <si>
     <t>Forge 16U</t>
   </si>
   <si>
     <t>G16FORGE1NT</t>
   </si>
   <si>
     <t>16 White</t>
   </si>
   <si>
     <t>CUVB 16 White</t>
   </si>
   <si>
     <t>G16CUVBC2NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G16HJVBC3NT</t>
   </si>
   <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>16 NAVY</t>
   </si>
   <si>
     <t>287 SVC 16 NAVY</t>
   </si>
   <si>
     <t>G16287SV98NT</t>
   </si>
   <si>
     <t>TAV 16 Silver</t>
   </si>
   <si>
     <t>G16TXADV7NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>16 Alaka'i-Fred</t>
   </si>
@@ -1796,168 +1796,168 @@
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>148</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" t="s">
         <v>150</v>
       </c>
       <c r="D42" t="s">
         <v>151</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42">
         <v>73.726</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>12</v>
+        <v>153</v>
       </c>
       <c r="C43" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B44" t="s">
-        <v>81</v>
+        <v>157</v>
       </c>
       <c r="C44" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C45" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>162</v>
+        <v>12</v>
       </c>
       <c r="C46" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D46" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>166</v>
+        <v>81</v>
       </c>
       <c r="C47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C48" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" t="s">
         <v>175</v>
       </c>
       <c r="D49" t="s">
         <v>176</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>177</v>
       </c>
       <c r="B50" t="s">
         <v>178</v>
       </c>
       <c r="C50" t="s">