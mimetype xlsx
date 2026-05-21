--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -362,71 +362,71 @@
   <si>
     <t>Arete 15 Steel Ethos</t>
   </si>
   <si>
     <t>G15ARETE4NT</t>
   </si>
   <si>
     <t>15 National Green</t>
   </si>
   <si>
     <t>Victory 15 National Green</t>
   </si>
   <si>
     <t>G15VCTRY2NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 15N Black</t>
   </si>
   <si>
     <t>G151UNVB3NT</t>
   </si>
   <si>
+    <t>15 Blue</t>
+  </si>
+  <si>
+    <t>Elevate 15 Blue</t>
+  </si>
+  <si>
+    <t>G15COTTN1NT</t>
+  </si>
+  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>15 Elite Performance</t>
   </si>
   <si>
     <t>LVA 15 Elite Performance</t>
   </si>
   <si>
     <t>G15LUNVA1NT</t>
   </si>
   <si>
-    <t>15 Blue</t>
-[...7 lines deleted...]
-  <si>
     <t>15 National Royal</t>
   </si>
   <si>
     <t>APV 15 National Royal</t>
   </si>
   <si>
     <t>G15ATPRV2NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>15 Elite</t>
   </si>
   <si>
     <t>No Limits 15 Elite</t>
   </si>
   <si>
     <t>G15NLVBC1NT</t>
   </si>
   <si>
     <t>TAV 15 Blue</t>
   </si>
   <si>
     <t>G15TXADV3NT</t>
@@ -698,93 +698,93 @@
   <si>
     <t>Summit 15 National Green</t>
   </si>
   <si>
     <t>G15DSUMM2NT</t>
   </si>
   <si>
     <t>15 Wild Black</t>
   </si>
   <si>
     <t>Instinct 15 Wild Black</t>
   </si>
   <si>
     <t>G15INSTN2NT</t>
   </si>
   <si>
     <t>15 Crimson Taylor</t>
   </si>
   <si>
     <t>Premier 15 Crimson T</t>
   </si>
   <si>
     <t>G15PREMR4NT</t>
   </si>
   <si>
+    <t>North Star Volleyball</t>
+  </si>
+  <si>
+    <t>15 STARS REGIONAL BLUE</t>
+  </si>
+  <si>
+    <t>NSTVB15STARRB</t>
+  </si>
+  <si>
+    <t>G15NSTVB1NT</t>
+  </si>
+  <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>15.1 National</t>
   </si>
   <si>
     <t>Pono 15.1 Annette</t>
   </si>
   <si>
     <t>G15PONOV1NT</t>
   </si>
   <si>
-    <t>North Star Volleyball</t>
-[...8 lines deleted...]
-    <t>G15NSTVB1NT</t>
+    <t>15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>G15FIELD3NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
   </si>
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>VIP 15 Elite</t>
   </si>
   <si>
     <t>G15VIPAC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15FIELD3NT</t>
   </si>
   <si>
     <t>15 AMPD Blue</t>
   </si>
   <si>
     <t>NRG 15 AMPD Blue</t>
   </si>
   <si>
     <t>G15NRGVC3NT</t>
   </si>
   <si>
     <t>VPJ 15 Silver</t>
   </si>
   <si>
     <t>G15VPROJ2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1761,71 +1761,71 @@
         <v>79.58499999999999</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" t="s">
         <v>114</v>
       </c>
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>78.89700000000001</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>116</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>117</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
         <v>78.197</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" t="s">
         <v>121</v>
       </c>
       <c r="D34" t="s">
         <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>78.197</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>80</v>
       </c>
       <c r="B35" t="s">
         <v>123</v>
       </c>
       <c r="C35" t="s">
@@ -1844,51 +1844,51 @@
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>126</v>
       </c>
       <c r="B36" t="s">
         <v>127</v>
       </c>
       <c r="C36" t="s">
         <v>128</v>
       </c>
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
         <v>77.101</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C37" t="s">
         <v>130</v>
       </c>
       <c r="D37" t="s">
         <v>131</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
         <v>77.007000000000005</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>133</v>
       </c>
       <c r="D38" t="s">
@@ -2081,51 +2081,51 @@
         <v>71.542</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>103</v>
       </c>
       <c r="B48" t="s">
         <v>165</v>
       </c>
       <c r="C48" t="s">
         <v>166</v>
       </c>
       <c r="D48" t="s">
         <v>167</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>71.542</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B49" t="s">
         <v>168</v>
       </c>
       <c r="C49" t="s">
         <v>169</v>
       </c>
       <c r="D49" t="s">
         <v>170</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
         <v>70.98099999999999</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>171</v>
       </c>
       <c r="B50" t="s">
         <v>48</v>
       </c>
       <c r="C50" t="s">
@@ -2161,51 +2161,51 @@
         <v>70.90900000000001</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>158</v>
       </c>
       <c r="B52" t="s">
         <v>177</v>
       </c>
       <c r="C52" t="s">
         <v>178</v>
       </c>
       <c r="D52" t="s">
         <v>179</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>70.491</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" t="s">
         <v>181</v>
       </c>
       <c r="D53" t="s">
         <v>182</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>70.072999999999993</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>183</v>
       </c>
       <c r="B54" t="s">
         <v>184</v>
       </c>
       <c r="C54" t="s">
@@ -2244,51 +2244,51 @@
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>189</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" t="s">
         <v>190</v>
       </c>
       <c r="D56" t="s">
         <v>191</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56">
         <v>69.13</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>171</v>
       </c>
       <c r="B57" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C57" t="s">
         <v>192</v>
       </c>
       <c r="D57" t="s">
         <v>193</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57">
         <v>69.058000000000007</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58" t="s">
         <v>194</v>
       </c>
       <c r="C58" t="s">
         <v>194</v>
       </c>
       <c r="D58" t="s">
@@ -2541,74 +2541,74 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>232</v>
       </c>
       <c r="B71" t="s">
         <v>233</v>
       </c>
       <c r="C71" t="s">
         <v>234</v>
       </c>
       <c r="D71" t="s">
         <v>235</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C72" t="s">
         <v>237</v>
       </c>
       <c r="D72" t="s">
         <v>238</v>
       </c>
       <c r="E72" t="s">
         <v>239</v>
       </c>
       <c r="F72">
         <v>72.408</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>86</v>
+        <v>240</v>
       </c>
       <c r="B73" t="s">
-        <v>240</v>
+        <v>127</v>
       </c>
       <c r="C73" t="s">
         <v>241</v>
       </c>
       <c r="D73" t="s">
         <v>242</v>
       </c>
       <c r="E73" t="s">
         <v>239</v>
       </c>
       <c r="F73">
         <v>72.408</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>62</v>
       </c>
       <c r="B74" t="s">
         <v>243</v>
       </c>
       <c r="C74" t="s">
         <v>244</v>
       </c>
       <c r="D74" t="s">