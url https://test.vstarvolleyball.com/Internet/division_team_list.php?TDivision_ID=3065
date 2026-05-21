--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -173,173 +173,173 @@
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>TAV 14 Black</t>
   </si>
   <si>
     <t>G14TXADV1NT</t>
   </si>
   <si>
     <t>TAV 14 Blue</t>
   </si>
   <si>
     <t>G14TXADV2NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 USA-John</t>
   </si>
   <si>
     <t>G14FRFLY1NT</t>
   </si>
   <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>14 AMPD Navy</t>
+  </si>
+  <si>
+    <t>NRG 14 AMPD Navy</t>
+  </si>
+  <si>
+    <t>G14NRGVC1NT</t>
+  </si>
+  <si>
+    <t>14 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 14 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G14ARETE2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 14 Red</t>
+  </si>
+  <si>
+    <t>DN 14 Red</t>
+  </si>
+  <si>
+    <t>G14DRIVE1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>14 Black Adrean</t>
   </si>
   <si>
     <t>Premier 14 Black AJ</t>
   </si>
   <si>
     <t>G14PREMR1NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...31 lines deleted...]
-  <si>
     <t>14 AMPD White</t>
   </si>
   <si>
     <t>NRG 14 AMPD White</t>
   </si>
   <si>
     <t>G14NRGVC2NT</t>
   </si>
   <si>
     <t>14'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 14N White</t>
   </si>
   <si>
     <t>G14FROGS3NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 14 Purple</t>
   </si>
   <si>
     <t>FWFIRE 14P</t>
   </si>
   <si>
     <t>G14FWFIR1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>14 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 14 Intense Blue</t>
   </si>
   <si>
     <t>G14INTEG1NT</t>
   </si>
   <si>
+    <t>14 National Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 14 National Blue</t>
+  </si>
+  <si>
+    <t>G14EXCEL3NT</t>
+  </si>
+  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 14 Black</t>
   </si>
   <si>
     <t>Image 14 Black</t>
   </si>
   <si>
     <t>G14TXIMG1NT</t>
   </si>
   <si>
-    <t>14 National Blue</t>
-[...5 lines deleted...]
-    <t>G14EXCEL3NT</t>
+    <t>Skyline 14 Black</t>
+  </si>
+  <si>
+    <t>G14SKYLN3NT</t>
   </si>
   <si>
     <t>14 White - Iv</t>
   </si>
   <si>
     <t>Skyline 14 White Iv</t>
   </si>
   <si>
     <t>G14SKYLN4NT</t>
   </si>
   <si>
-    <t>Skyline 14 Black</t>
-[...4 lines deleted...]
-  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 14 National Blue</t>
   </si>
   <si>
     <t>G14DSUMM1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>14 Black - Sab</t>
   </si>
   <si>
     <t>DIG 14 Black - Sab</t>
   </si>
   <si>
     <t>G14DIGVB1NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Untouchables EPA 14 Diamonds </t>
@@ -377,71 +377,71 @@
   <si>
     <t>Victory 14 National Black</t>
   </si>
   <si>
     <t>G14VCTRY1NT</t>
   </si>
   <si>
     <t>14 National Green</t>
   </si>
   <si>
     <t>Summit 14 National Green</t>
   </si>
   <si>
     <t>G14DSUMM2NT</t>
   </si>
   <si>
     <t>14 Gold</t>
   </si>
   <si>
     <t>TAV 14 Gold</t>
   </si>
   <si>
     <t>G14TXADV3NT</t>
   </si>
   <si>
+    <t>14 Silver</t>
+  </si>
+  <si>
+    <t>Elevate 14 Silver</t>
+  </si>
+  <si>
+    <t>G14COTTN2NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>No Limits 14 Elite</t>
   </si>
   <si>
     <t>G14NLVBC1NT</t>
   </si>
   <si>
-    <t>14 Silver</t>
-[...7 lines deleted...]
-  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 14N Black</t>
   </si>
   <si>
     <t>G141UNVB3NT</t>
   </si>
   <si>
     <t>14 Black Carrie</t>
   </si>
   <si>
     <t>TEJAS 14 Black Carrie</t>
   </si>
   <si>
     <t>G14TEJAS2NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>14 Wild Gold</t>
   </si>
   <si>
     <t>Instinct 14 Wild Gold</t>
@@ -488,81 +488,81 @@
   <si>
     <t>14 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 14 Intense Red </t>
   </si>
   <si>
     <t>G14INTEG2NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>14 EXV Blue</t>
   </si>
   <si>
     <t>Vision 14 EXV Blue</t>
   </si>
   <si>
     <t>G14VIVBC1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
+    <t>14'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 14E Black</t>
+  </si>
+  <si>
+    <t>G14FROGS5NT</t>
+  </si>
+  <si>
     <t>Flyers 14 USA-Kevin</t>
   </si>
   <si>
     <t>G14FRFLY2NT</t>
   </si>
   <si>
     <t>Untouchables EPA 14 Gold</t>
   </si>
   <si>
     <t>UEPA 14G</t>
   </si>
   <si>
     <t>G14UNTOU2NT</t>
   </si>
   <si>
     <t>14'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 14E Green</t>
   </si>
   <si>
     <t>G14FROGS4NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14FROGS5NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>FH 14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>G14FIELD2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>Endless 14 Navy</t>
   </si>
   <si>
     <t>G14ENDAV1NT</t>
   </si>
@@ -1298,111 +1298,111 @@
         <v>88.252</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>88.196</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>58</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>88.196</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>88.196</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>88.196</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>86.71899999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
@@ -1438,134 +1438,134 @@
         <v>80.134</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>79.455</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" t="s">
         <v>82</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>83</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>79.052999999999997</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>79.052999999999997</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" t="s">
         <v>89</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>78.88500000000001</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>78.88500000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
         <v>96</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>78.687</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>97</v>
       </c>
       <c r="B28" t="s">
         <v>98</v>
       </c>
       <c r="C28" t="s">
         <v>99</v>
       </c>
       <c r="D28" t="s">
@@ -1678,71 +1678,71 @@
         <v>74.166</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34" t="s">
         <v>118</v>
       </c>
       <c r="C34" t="s">
         <v>119</v>
       </c>
       <c r="D34" t="s">
         <v>120</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>74.025999999999996</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" t="s">
         <v>121</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>122</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
         <v>73.31100000000001</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
         <v>126</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
         <v>73.31100000000001</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
       <c r="C37" t="s">
@@ -1798,91 +1798,91 @@
         <v>70.60299999999999</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>138</v>
       </c>
       <c r="B40" t="s">
         <v>45</v>
       </c>
       <c r="C40" t="s">
         <v>139</v>
       </c>
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>70.366</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B41" t="s">
         <v>141</v>
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41" t="s">
         <v>143</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>70.366</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" t="s">
         <v>145</v>
       </c>
       <c r="D42" t="s">
         <v>146</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>70.295</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="B43" t="s">
         <v>147</v>
       </c>
       <c r="C43" t="s">
         <v>148</v>
       </c>
       <c r="D43" t="s">
         <v>149</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>69.27200000000001</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>78</v>
       </c>
       <c r="B44" t="s">
         <v>150</v>
       </c>
       <c r="C44" t="s">
@@ -1898,91 +1898,91 @@
         <v>68.56100000000001</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>153</v>
       </c>
       <c r="B45" t="s">
         <v>154</v>
       </c>
       <c r="C45" t="s">
         <v>155</v>
       </c>
       <c r="D45" t="s">
         <v>156</v>
       </c>
       <c r="E45" t="s">
         <v>157</v>
       </c>
       <c r="F45">
         <v>68.23099999999999</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="B46" t="s">
         <v>158</v>
       </c>
       <c r="C46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>67.872</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C47" t="s">
         <v>161</v>
       </c>
       <c r="D47" t="s">
         <v>162</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
         <v>67.872</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="B48" t="s">
         <v>163</v>
       </c>
       <c r="C48" t="s">
         <v>164</v>
       </c>
       <c r="D48" t="s">
         <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>67.872</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>15</v>
       </c>
       <c r="B49" t="s">
         <v>166</v>
       </c>
       <c r="C49" t="s">
@@ -2038,71 +2038,71 @@
         <v>66.521</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>112</v>
       </c>
       <c r="B52" t="s">
         <v>115</v>
       </c>
       <c r="C52" t="s">
         <v>177</v>
       </c>
       <c r="D52" t="s">
         <v>178</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>66.188</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B53" t="s">
         <v>179</v>
       </c>
       <c r="C53" t="s">
         <v>180</v>
       </c>
       <c r="D53" t="s">
         <v>181</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>65.56399999999999</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B54" t="s">
         <v>182</v>
       </c>
       <c r="C54" t="s">
         <v>183</v>
       </c>
       <c r="D54" t="s">
         <v>184</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
         <v>65.473</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>185</v>
       </c>
       <c r="B55" t="s">
         <v>186</v>
       </c>
       <c r="C55" t="s">