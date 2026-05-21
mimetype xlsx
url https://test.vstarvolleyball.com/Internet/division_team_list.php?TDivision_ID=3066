--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -425,66 +425,66 @@
   <si>
     <t>G14FRFLY6NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 14 Black</t>
   </si>
   <si>
     <t>G14SLAMV1NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>14U Elite</t>
   </si>
   <si>
     <t>14U Lilo</t>
   </si>
   <si>
     <t>G14DYNVB1NT</t>
   </si>
   <si>
+    <t>Valor Volleyball Club</t>
+  </si>
+  <si>
+    <t>Valor 14 Black</t>
+  </si>
+  <si>
+    <t>G14VALVB1NT</t>
+  </si>
+  <si>
     <t>14 Purple</t>
   </si>
   <si>
     <t>Storm 14 Purple</t>
   </si>
   <si>
     <t>G14STORM2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14VALVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>14.1 Premier</t>
   </si>
   <si>
     <t>RYZE 14.1 Premier</t>
   </si>
   <si>
     <t>G14RYZEV1NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>14 Green</t>
   </si>
   <si>
     <t>East TX Jrs 14 Green</t>
   </si>
   <si>
     <t>G14ETXJR4NT</t>
   </si>
@@ -1765,74 +1765,74 @@
         <v>61.722</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>133</v>
       </c>
       <c r="B40" t="s">
         <v>134</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40" t="s">
         <v>136</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40">
         <v>61.17</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="C41" t="s">
         <v>138</v>
       </c>
       <c r="D41" t="s">
         <v>139</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>60.984</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C42" t="s">
         <v>141</v>
       </c>
       <c r="D42" t="s">
         <v>142</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>60.984</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>143</v>
       </c>
       <c r="B43" t="s">
         <v>144</v>
       </c>
       <c r="C43" t="s">
         <v>145</v>
       </c>
       <c r="D43" t="s">