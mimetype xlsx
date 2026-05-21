--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -413,90 +413,90 @@
   <si>
     <t>G13DEAVB1NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 National White</t>
   </si>
   <si>
     <t>NRG 13 National White</t>
   </si>
   <si>
     <t>G13NRGVC4NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 13 Black</t>
   </si>
   <si>
     <t>G13RESVB1NT</t>
   </si>
   <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 13 Black</t>
+  </si>
+  <si>
+    <t>G13CUVBC1NT</t>
+  </si>
+  <si>
     <t>AVC 13 Hannah</t>
   </si>
   <si>
     <t>G13ELLIS3NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>13.1 National</t>
   </si>
   <si>
     <t>Pono 13.1 Katie</t>
   </si>
   <si>
     <t>G13PONOV1NT</t>
   </si>
   <si>
     <t>AVC 13 David</t>
   </si>
   <si>
     <t>G13ELLIS2NT</t>
   </si>
   <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13CUVBC1NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV Gray</t>
   </si>
   <si>
     <t>Vision 13 EXV Gray</t>
   </si>
   <si>
     <t>G13VIVBC4NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>13 East</t>
   </si>
   <si>
     <t>Victory 13 East</t>
   </si>
   <si>
     <t>G13VCTRY6NT</t>
   </si>
@@ -1595,134 +1595,134 @@
         <v>57.484</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>132</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
         <v>57.322</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>7</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="s">
+        <v>136</v>
+      </c>
+      <c r="D38" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C40" t="s">
         <v>142</v>
       </c>
       <c r="D40" t="s">
         <v>143</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C41" t="s">
         <v>145</v>
       </c>
       <c r="D41" t="s">
         <v>146</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42" t="s">