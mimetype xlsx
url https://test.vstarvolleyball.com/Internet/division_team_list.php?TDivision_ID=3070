--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -320,66 +320,66 @@
   <si>
     <t>G13COTTN1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 13 Red</t>
   </si>
   <si>
     <t>DN 13 Red</t>
   </si>
   <si>
     <t>G13DRIVE1NT</t>
   </si>
   <si>
     <t>13'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 13E Green</t>
   </si>
   <si>
     <t>G13FROGS4NT</t>
   </si>
   <si>
+    <t>13 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>FH 13 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>G13FIELD3NT</t>
+  </si>
+  <si>
     <t>13 Ikaika-Ari</t>
   </si>
   <si>
     <t>FH 13 Ikaika-Ari</t>
   </si>
   <si>
     <t>G13FIELD2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13FIELD3NT</t>
   </si>
   <si>
     <t>Muscle Volleyball</t>
   </si>
   <si>
     <t>Muscle 13 Black</t>
   </si>
   <si>
     <t>G13MUSVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">13 Intense Red </t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Intense Red </t>
   </si>
   <si>
     <t>G13INTEG2NT</t>
   </si>
   <si>
     <t>13 Black Erik</t>
   </si>
   <si>
     <t>TEJAS 13 Black Erik</t>
   </si>