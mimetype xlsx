--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -59,71 +59,71 @@
   <si>
     <t>12'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 12N Green</t>
   </si>
   <si>
     <t>G12FROGS1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>12 National Red</t>
   </si>
   <si>
     <t>EXCEL 12 National Red</t>
   </si>
   <si>
     <t>G12EXCEL1NT</t>
   </si>
   <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>12 Black Brit/Chris</t>
+  </si>
+  <si>
+    <t>EMV 12 Black Brit/Chris</t>
+  </si>
+  <si>
+    <t>G12EAGMT1NT</t>
+  </si>
+  <si>
     <t>12'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 12N Black</t>
   </si>
   <si>
     <t>G12FROGS2NT</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Ikaika-Marcus</t>
   </si>
   <si>
     <t>FH 12 Ikaika-Marcus</t>
   </si>
   <si>
     <t>G12FIELD1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>12 Royal</t>
   </si>
   <si>
     <t>Skyline 12 Royal</t>
   </si>
   <si>
     <t>G12SKYLN1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
@@ -173,71 +173,71 @@
   <si>
     <t>Skyline 12 White Adrian</t>
   </si>
   <si>
     <t>G12SKYLN4NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>TAV 12 Black</t>
   </si>
   <si>
     <t>G12TXADV1NT</t>
   </si>
   <si>
     <t>12 National White</t>
   </si>
   <si>
     <t>EXCEL 12 National White</t>
   </si>
   <si>
     <t>G12EXCEL2NT</t>
   </si>
   <si>
+    <t>12 White - Lara</t>
+  </si>
+  <si>
+    <t>Skyline 12 White Lara</t>
+  </si>
+  <si>
+    <t>G12SKYLN3NT</t>
+  </si>
+  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>12 Elite Green</t>
   </si>
   <si>
     <t>Victory 12 Elite Green</t>
   </si>
   <si>
     <t>G12VCTRY2NT</t>
   </si>
   <si>
-    <t>12 White - Lara</t>
-[...7 lines deleted...]
-  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 12 USA-Charlie</t>
   </si>
   <si>
     <t>G12FRFLY2NT</t>
   </si>
   <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t>12U Black</t>
   </si>
   <si>
     <t>UVC 12 U Black</t>
   </si>
   <si>
     <t>G12URBAN1NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>WF Elite 12 Black</t>
@@ -311,69 +311,69 @@
   <si>
     <t>FH 12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>G12FIELD2NT</t>
   </si>
   <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 12 Black</t>
   </si>
   <si>
     <t>G12PEVBA1NT</t>
   </si>
   <si>
     <t>12 National Navy</t>
   </si>
   <si>
     <t>NRG 12 National Navy</t>
   </si>
   <si>
     <t>G12NRGVC2NT</t>
   </si>
   <si>
+    <t>12 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 12 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G12ARETE2NT</t>
+  </si>
+  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>12 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 12 Intense Blue</t>
   </si>
   <si>
     <t>G12INTEG1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12ARETE2NT</t>
   </si>
   <si>
     <t>Flyers 12 USA-Ed</t>
   </si>
   <si>
     <t>G12FRFLY3NT</t>
   </si>
   <si>
     <t>12 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 12 Intense Red </t>
   </si>
   <si>
     <t>G12INTEG2NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>G12FIELD3NT</t>
   </si>
@@ -788,71 +788,71 @@
         <v>99.5</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>97.072000000000003</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>96.536</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>96.536</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
@@ -1008,71 +1008,71 @@
         <v>87.768</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>84.034999999999997</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" t="s">
         <v>53</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>81.277</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>81.277</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
@@ -1268,111 +1268,111 @@
         <v>71.17</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" t="s">
         <v>97</v>
       </c>
       <c r="D27" t="s">
         <v>98</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>67.706</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" t="s">
         <v>99</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>100</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>67.646</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
       <c r="C29" t="s">
         <v>104</v>
       </c>
       <c r="D29" t="s">
         <v>105</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>67.646</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>64.29600000000001</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>110</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
         <v>62.686</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">