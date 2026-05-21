--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -212,189 +212,189 @@
   <si>
     <t>G12DEAVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 12 Black</t>
   </si>
   <si>
     <t>G12DRIVE2NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>12 Black Summer</t>
   </si>
   <si>
     <t>TEJAS 12 Black Summer</t>
   </si>
   <si>
     <t>G12TEJAS2NT</t>
   </si>
   <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 12 NAT-Heather</t>
+  </si>
+  <si>
+    <t>G12FRFLY4NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.12.1</t>
   </si>
   <si>
     <t>G12212VB1NT</t>
   </si>
   <si>
-    <t>Frisco Flyers Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 12U Gabby </t>
   </si>
   <si>
     <t>G12INFTY1NT</t>
   </si>
   <si>
     <t>DEAVB 12 White</t>
   </si>
   <si>
     <t>G12DEAVB2NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 12's Black</t>
   </si>
   <si>
     <t>G12NETJR1NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 12 Black</t>
   </si>
   <si>
     <t>G12RESVB1NT</t>
   </si>
   <si>
+    <t>MC United Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC United </t>
+  </si>
+  <si>
+    <t>MC United</t>
+  </si>
+  <si>
+    <t>G12MCUVB1NT</t>
+  </si>
+  <si>
+    <t>Architects Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 12 Black</t>
+  </si>
+  <si>
+    <t>G12ELLIS1NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 12 Black</t>
+  </si>
+  <si>
+    <t>G12CUVBC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>12 Red Jessica</t>
+  </si>
+  <si>
+    <t>Premier 12 Red J</t>
+  </si>
+  <si>
+    <t>G12PREMR4NT</t>
+  </si>
+  <si>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>12 Green</t>
+  </si>
+  <si>
+    <t>PVC 12 Green</t>
+  </si>
+  <si>
+    <t>G12PINEY3NT</t>
+  </si>
+  <si>
     <t>Barefoot Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Barefoot 12 RED </t>
   </si>
   <si>
     <t>Barefoot 12 RED</t>
   </si>
   <si>
     <t>G12BFVBC1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Dallas Premier </t>
-[...1 lines deleted...]
-  <si>
     <t>12 Crimson</t>
   </si>
   <si>
     <t>Premier 12 Crimson</t>
   </si>
   <si>
     <t>G12PREMR3NT</t>
-  </si>
-[...49 lines deleted...]
-    <t>G12PINEY3NT</t>
   </si>
   <si>
     <t>12 Red Kaeley</t>
   </si>
   <si>
     <t>Premier 12 Red K</t>
   </si>
   <si>
     <t>G12PREMR5NT</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 12's</t>
   </si>
   <si>
     <t>G12WWVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
@@ -1109,72 +1109,72 @@
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>61.519</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>66</v>
       </c>
-      <c r="B18">
-        <v>12.1</v>
+      <c r="B18" t="s">
+        <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>61.514</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>69</v>
       </c>
-      <c r="B19" t="s">
-        <v>70</v>
+      <c r="B19">
+        <v>12.1</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>61.514</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20" t="s">
@@ -1273,165 +1273,165 @@
       </c>
       <c r="B25" t="s">
         <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" t="s">
+        <v>99</v>
+      </c>
+      <c r="C28" t="s">
         <v>100</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C29" t="s">
         <v>104</v>
       </c>
       <c r="D29" t="s">
         <v>105</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
       <c r="C31" t="s">
         <v>111</v>
       </c>
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>114</v>
       </c>
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>81</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">