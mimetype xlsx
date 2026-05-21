--- v1 (2026-05-21)
+++ v2 (2026-05-21)
@@ -137,66 +137,66 @@
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>WF Elite 14 Black</t>
   </si>
   <si>
     <t>G14WFELT1NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>14 National Green</t>
   </si>
   <si>
     <t>Summit 14 National Green</t>
   </si>
   <si>
     <t>G14DSUMM2NT</t>
   </si>
   <si>
+    <t>1United 14Elite Blue</t>
+  </si>
+  <si>
+    <t>G141UNVB5NT</t>
+  </si>
+  <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>14 Wild Gold</t>
   </si>
   <si>
     <t>Instinct 14 Wild Gold</t>
   </si>
   <si>
     <t>G14INSTN1NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G141UNVB5NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>14 EXV Blue</t>
   </si>
   <si>
     <t>Vision 14 EXV Blue</t>
   </si>
   <si>
     <t>G14VIVBC1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>FH 14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>G14FIELD2NT</t>
   </si>
@@ -1033,74 +1033,74 @@
         <v>75.125</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>74.166</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11">
         <v>70.60299999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12">
         <v>70.60299999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
@@ -1313,51 +1313,51 @@
         <v>61.943</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" t="s">
         <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24">
         <v>61.935</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25">
         <v>61.837</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
         <v>34</v>
       </c>
       <c r="C26" t="s">