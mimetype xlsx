--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -362,144 +362,144 @@
   <si>
     <t xml:space="preserve"> EAST 14'S DIAMOND </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 14 Diamond </t>
   </si>
   <si>
     <t>G14FROGS7NT</t>
   </si>
   <si>
     <t>Ultimate Performance Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">UPvbc 14 Elite </t>
   </si>
   <si>
     <t>UPvbc 14 Adidas Elite</t>
   </si>
   <si>
     <t>G14UPVBC1OK</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
+    <t>14.1 National</t>
+  </si>
+  <si>
+    <t>Pono 14.1 Annette</t>
+  </si>
+  <si>
+    <t>G14PONOV1NT</t>
+  </si>
+  <si>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Atomic VC 14</t>
+  </si>
+  <si>
+    <t>G14ATOMV1NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 14 Black</t>
+  </si>
+  <si>
+    <t>G14CUVBC1NT</t>
+  </si>
+  <si>
     <t>14.2 National</t>
   </si>
   <si>
     <t>Pono 14.2 Megan</t>
   </si>
   <si>
     <t>G14PONOV2NT</t>
   </si>
   <si>
-    <t>14.1 National</t>
-[...26 lines deleted...]
-    <t>G14CUVBC1NT</t>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 14 PrimeTime</t>
+  </si>
+  <si>
+    <t>WVC 14-PrimeTime</t>
+  </si>
+  <si>
+    <t>G14WINDT2NT</t>
   </si>
   <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 14U Pink </t>
   </si>
   <si>
     <t>Hard Hitters 14P</t>
   </si>
   <si>
     <t>G14ABAHH2NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>14 National Red</t>
   </si>
   <si>
     <t>LVA 14 National Red</t>
   </si>
   <si>
     <t>G14LUNVA1NT</t>
   </si>
   <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>287SVC 14 Navy</t>
   </si>
   <si>
     <t>G14287SV99NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14WINDT2NT</t>
   </si>
   <si>
     <t>13 Red Boys</t>
   </si>
   <si>
     <t>EXCEL 13 Red Boys</t>
   </si>
   <si>
     <t>B13EXCEL1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1473,131 +1473,131 @@
         <v>56.531</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>115</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>124</v>
       </c>
       <c r="D34" t="s">
         <v>125</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>127</v>
       </c>
       <c r="D35" t="s">
         <v>128</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" t="s">
         <v>134</v>
       </c>
       <c r="D37" t="s">
         <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" t="s">