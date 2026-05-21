--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -377,90 +377,90 @@
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>16 Purple</t>
   </si>
   <si>
     <t>SLAM 16 Purple</t>
   </si>
   <si>
     <t>G16SLAMV2NT</t>
   </si>
   <si>
     <t>Ultimate Performance Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">UPvbc 16 Pink </t>
   </si>
   <si>
     <t xml:space="preserve">UPvbc 16  Pink </t>
   </si>
   <si>
     <t>G16UPVBC2OK</t>
   </si>
   <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 16 Black</t>
+  </si>
+  <si>
+    <t>G16CUVBC1NT</t>
+  </si>
+  <si>
     <t>797 Empire</t>
   </si>
   <si>
     <t>16s</t>
   </si>
   <si>
     <t>797 Empire 16</t>
   </si>
   <si>
     <t>G16797EM1SU</t>
   </si>
   <si>
-    <t>CUVB Fort Worth</t>
-[...5 lines deleted...]
-    <t>G16CUVBC1NT</t>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 NAVY</t>
+  </si>
+  <si>
+    <t>287 SVC 16 NAVY</t>
+  </si>
+  <si>
+    <t>G16287SV98NT</t>
   </si>
   <si>
     <t>16 Graham</t>
   </si>
   <si>
     <t>TAV 16 Graham</t>
   </si>
   <si>
     <t>G16TXADV12NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16287SV98NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1425,108 +1425,108 @@
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" t="s">
         <v>119</v>
       </c>
       <c r="D32" t="s">
         <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>75.184</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>121</v>
       </c>
       <c r="B33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" t="s">
         <v>122</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C34" t="s">
         <v>126</v>
       </c>
       <c r="D34" t="s">
         <v>127</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" t="s">
         <v>133</v>
       </c>
       <c r="D36" t="s">
         <v>134</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>