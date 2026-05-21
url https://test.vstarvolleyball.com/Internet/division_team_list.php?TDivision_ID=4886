--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -68,74 +68,74 @@
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">14 Club Blue </t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 14 Club Blue </t>
   </si>
   <si>
     <t>G14INTEG3NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 14 RED</t>
   </si>
   <si>
     <t>G14AMSVC2NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>14 Blue - Tommy</t>
+  </si>
+  <si>
+    <t>DIG 14 Blue - Tommy</t>
+  </si>
+  <si>
+    <t>G14DIGVB4NT</t>
+  </si>
+  <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t>Arsenal 14 Blue</t>
   </si>
   <si>
     <t>G14DAVBC2NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Elevate 14 White</t>
   </si>
   <si>
     <t>G14COTTN3NT</t>
   </si>
   <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 14 Blue</t>
   </si>
   <si>
     <t>G14PEVBA2NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Red</t>
@@ -146,87 +146,87 @@
   <si>
     <t>G14LIVBC1NT</t>
   </si>
   <si>
     <t>14 Club Red</t>
   </si>
   <si>
     <t>Integrity 14 Club Red</t>
   </si>
   <si>
     <t>G14INTEG4NT</t>
   </si>
   <si>
     <t>Valor Volleyball Club</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>Valor 14 Black</t>
   </si>
   <si>
     <t>G14VALVB1NT</t>
   </si>
   <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>Victory 14 White</t>
+  </si>
+  <si>
+    <t>G14VCTRY4NT</t>
+  </si>
+  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>14 Silver - Stephen</t>
   </si>
   <si>
     <t>Skyline 14 Silver Stephen</t>
   </si>
   <si>
     <t>G14SKYLN6NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...5 lines deleted...]
-    <t>G14VCTRY4NT</t>
+    <t>14 Silver - Destiny</t>
+  </si>
+  <si>
+    <t>Skyline 14 Silver Destiny</t>
+  </si>
+  <si>
+    <t>G14SKYLN7NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 14 White</t>
   </si>
   <si>
     <t>G14RESVB3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14SKYLN7NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 Maroon</t>
   </si>
   <si>
     <t>Endless 14 Maroon</t>
   </si>
   <si>
     <t>G14ENDAV2NT</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
   <si>
     <t>14 Silver</t>
   </si>
@@ -766,51 +766,51 @@
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7">
         <v>63.796</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
         <v>62.087000000000003</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
@@ -846,111 +846,111 @@
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>60.984</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>60.598</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>60.598</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>59.743</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>59.743</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
@@ -963,71 +963,71 @@
         <v>58.536</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17">
         <v>58.517</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>58.411</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
         <v>56.563</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">