--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -278,180 +278,180 @@
   <si>
     <t>G11VCTRY1NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>11 Red</t>
   </si>
   <si>
     <t>Drive Nation 11 Red</t>
   </si>
   <si>
     <t>G11DRIVE1NT</t>
   </si>
   <si>
+    <t>10 Black Krista</t>
+  </si>
+  <si>
+    <t>EMV 10 Black Krista</t>
+  </si>
+  <si>
+    <t>G10EAGMT1NT</t>
+  </si>
+  <si>
+    <t>10 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 10 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G10ARETE2NT</t>
+  </si>
+  <si>
+    <t>10 Royal</t>
+  </si>
+  <si>
+    <t>Skyline 10 Royal</t>
+  </si>
+  <si>
+    <t>G10SKYLN1NT</t>
+  </si>
+  <si>
+    <t>11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>FH 11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>G11FIELD2NT</t>
+  </si>
+  <si>
+    <t>10 Navy Telos</t>
+  </si>
+  <si>
+    <t>Arete 10 Navy Telos</t>
+  </si>
+  <si>
+    <t>G10ARETE1NT</t>
+  </si>
+  <si>
     <t>10'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 10N Green</t>
   </si>
   <si>
     <t>G10FROGS1NT</t>
   </si>
   <si>
-    <t>10 Black Krista</t>
-[...41 lines deleted...]
-    <t>G10ARETE1NT</t>
+    <t>1United 10N Blue</t>
+  </si>
+  <si>
+    <t>G101UNVB1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>11 Crimson</t>
+  </si>
+  <si>
+    <t>Premier 11 Crimson</t>
+  </si>
+  <si>
+    <t>G11PREMR2NT</t>
+  </si>
+  <si>
+    <t>10 Black</t>
+  </si>
+  <si>
+    <t>Premier 10 Black</t>
+  </si>
+  <si>
+    <t>G10PREMR1NT</t>
+  </si>
+  <si>
+    <t>10 Sofia</t>
+  </si>
+  <si>
+    <t>EXCEL 10 Sofia</t>
+  </si>
+  <si>
+    <t>G10EXCEL2NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>WVC VERNON 11</t>
+  </si>
+  <si>
+    <t>WVC VERNON</t>
+  </si>
+  <si>
+    <t>G11WINDT3NT</t>
+  </si>
+  <si>
+    <t>Premier 11 Red</t>
+  </si>
+  <si>
+    <t>G11PREMR3NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>11 Black Josh</t>
   </si>
   <si>
     <t>TEJAS 11 Black Josh</t>
   </si>
   <si>
     <t>G11TEJAS1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>11 Kaos Black</t>
   </si>
   <si>
     <t>360 11 Kaos Black</t>
   </si>
   <si>
     <t>G11SIXTY1NT</t>
-  </si>
-[...52 lines deleted...]
-    <t>G11PREMR3NT</t>
   </si>
   <si>
     <t>11 Black M’Kayla</t>
   </si>
   <si>
     <t>EMV 11 Black M’Kayla</t>
   </si>
   <si>
     <t>G11EAGMT2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
   <si>
     <t>G11TEJAS2NT</t>
   </si>
 </sst>
 </file>
 
@@ -1274,351 +1274,351 @@
         <v>64.15900000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
         <v>63.626</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>88</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="B26" t="s">
         <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
         <v>96</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
         <v>105</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
         <v>106</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>108</v>
+      </c>
+      <c r="B32" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" t="s">
         <v>110</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" t="s">
         <v>116</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B35" t="s">
+        <v>119</v>
+      </c>
+      <c r="C35" t="s">
         <v>120</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" t="s">
+        <v>122</v>
+      </c>
+      <c r="D36" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" t="s">
         <v>126</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="B38" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="C38" t="s">
         <v>130</v>
       </c>
       <c r="D38" t="s">
         <v>131</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>132</v>
       </c>
       <c r="C39" t="s">
         <v>133</v>
       </c>
       <c r="D39" t="s">
         <v>134</v>
       </c>
       <c r="E39" t="s">
         <v>135</v>
       </c>
       <c r="F39">
         <v>64.389</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="B40" t="s">
         <v>136</v>
       </c>
       <c r="C40" t="s">
         <v>137</v>
       </c>
       <c r="D40" t="s">
         <v>138</v>
       </c>
       <c r="E40" t="s">
         <v>135</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>