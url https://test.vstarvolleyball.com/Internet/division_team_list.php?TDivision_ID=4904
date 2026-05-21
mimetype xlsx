--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -71,96 +71,96 @@
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>12 Pink</t>
   </si>
   <si>
     <t>REIGN-12-PINK</t>
   </si>
   <si>
     <t>G12REIGN3NT</t>
   </si>
   <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 12 Black</t>
   </si>
   <si>
     <t>Legend 12 Black</t>
   </si>
   <si>
     <t>G12LEVBC1NT</t>
   </si>
   <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>North Point 12 Regional</t>
+  </si>
+  <si>
+    <t>G12NORPT1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>12 Wild</t>
   </si>
   <si>
     <t>Instinct 12 Wild</t>
   </si>
   <si>
     <t>G12INSTN3NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...1 lines deleted...]
-  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Peaster</t>
   </si>
   <si>
     <t xml:space="preserve">APV 12 Peaster </t>
   </si>
   <si>
     <t>G12ATPRV4NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 12 Blue</t>
   </si>
   <si>
     <t>G12STARL2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12NORPT1NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>12 Green</t>
   </si>
   <si>
     <t>PVC 12 Green</t>
   </si>
   <si>
     <t>G12PINEY3NT</t>
   </si>
   <si>
     <t>Barefoot Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Barefoot 12 RED </t>
   </si>
   <si>
     <t>Barefoot 12 RED</t>
   </si>
   <si>
     <t>G12BFVBC1NT</t>
   </si>
@@ -641,68 +641,68 @@
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
@@ -715,51 +715,51 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>