--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -95,81 +95,81 @@
   <si>
     <t>ACCV14 Blk elite Travel14,1</t>
   </si>
   <si>
     <t>ACCV Travel 14 BLK</t>
   </si>
   <si>
     <t>G14AIRCV1NT</t>
   </si>
   <si>
     <t>Titus Outcast Volleyball Club</t>
   </si>
   <si>
     <t>Spicy</t>
   </si>
   <si>
     <t>TVC Spicy</t>
   </si>
   <si>
     <t>G14TITOC2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 14 Black</t>
+  </si>
+  <si>
+    <t>LS Thunder 14 Black</t>
+  </si>
+  <si>
+    <t>G14STARL1NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>14 Metro Blue</t>
+  </si>
+  <si>
+    <t>Instinct 14 Metro Blue</t>
+  </si>
+  <si>
+    <t>G14INSTN5NT</t>
+  </si>
+  <si>
     <t>Anarchy</t>
   </si>
   <si>
     <t>TVC Anarchy</t>
   </si>
   <si>
     <t>G14TITOC1NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G14INSTN5NT</t>
   </si>
   <si>
     <t>Uncommon</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Uncommon 14U</t>
   </si>
   <si>
     <t>G14UNCOM1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -623,91 +623,91 @@
         <v>56.486</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6">
         <v>56.407</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">