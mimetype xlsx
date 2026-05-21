--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -479,69 +479,69 @@
   <si>
     <t>Image 15 Red</t>
   </si>
   <si>
     <t>G15TXIMG2NT</t>
   </si>
   <si>
     <t>15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>G15FIELD4NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 15 Purple</t>
   </si>
   <si>
     <t>G15POWER1NT</t>
   </si>
   <si>
+    <t>15 Blue</t>
+  </si>
+  <si>
+    <t>Peak VA 15 Blue</t>
+  </si>
+  <si>
+    <t>G15PEVBA2NT</t>
+  </si>
+  <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t xml:space="preserve">15 Black </t>
   </si>
   <si>
     <t>ETA1 15 Black</t>
   </si>
   <si>
     <t>G15ETA1V1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15PEVBA2NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>15 National</t>
   </si>
   <si>
     <t>No Limits 15 National</t>
   </si>
   <si>
     <t>G15NLVBC2NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 15 Silver</t>
   </si>
   <si>
     <t>G15RESVB2NT</t>
   </si>
   <si>
     <t>Flyers 15 USA-Ali</t>
   </si>
@@ -1864,71 +1864,71 @@
         <v>70.491</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>152</v>
       </c>
       <c r="B43" t="s">
         <v>153</v>
       </c>
       <c r="C43" t="s">
         <v>153</v>
       </c>
       <c r="D43" t="s">
         <v>154</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>70.072999999999993</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>132</v>
+      </c>
+      <c r="B44" t="s">
         <v>155</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>156</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44">
         <v>69.058000000000007</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
         <v>159</v>
       </c>
       <c r="C45" t="s">
         <v>160</v>
       </c>
       <c r="D45" t="s">
         <v>161</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45">
         <v>69.058000000000007</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>162</v>
       </c>
       <c r="B46" t="s">
         <v>163</v>
       </c>
       <c r="C46" t="s">