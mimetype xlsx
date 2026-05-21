--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -128,74 +128,74 @@
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>12 Kaos Black</t>
   </si>
   <si>
     <t>360 12 Kaos Black</t>
   </si>
   <si>
     <t>G12SIXTY1NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>AVC 12 Navy</t>
   </si>
   <si>
     <t>G12AMSVC1NT</t>
   </si>
   <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>12 Elite Green</t>
+  </si>
+  <si>
+    <t>Victory 12 Elite Green</t>
+  </si>
+  <si>
+    <t>G12VCTRY2NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>12 Elite</t>
   </si>
   <si>
     <t>No Limits 12 Elite</t>
   </si>
   <si>
     <t>G12NLVBC1NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>12'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 12E Green</t>
   </si>
   <si>
     <t>G12FROGS4NT</t>
   </si>
   <si>
     <t>Flyers 12 USA-Charlie</t>
   </si>
   <si>
     <t>G12FRFLY2NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>12 National Blue</t>
   </si>
   <si>
     <t>EXCEL 12 National Blue</t>
   </si>
   <si>
     <t>G12EXCEL3NT</t>
@@ -305,78 +305,78 @@
   <si>
     <t>G12FRFLY3NT</t>
   </si>
   <si>
     <t>12 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 12 Intense Red </t>
   </si>
   <si>
     <t>G12INTEG2NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 12 Diamond</t>
   </si>
   <si>
     <t>UEPA 12D</t>
   </si>
   <si>
     <t>G12UNTOU1NT</t>
   </si>
   <si>
+    <t>12 Black Cat</t>
+  </si>
+  <si>
+    <t>Premier 12 Black CW</t>
+  </si>
+  <si>
+    <t>G12PREMR2NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 12 Royal</t>
   </si>
   <si>
     <t>TAV South 12 Royal</t>
   </si>
   <si>
     <t>G12TXADV4NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G12FIELD5NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12PREMR2NT</t>
   </si>
   <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t>12U Black</t>
   </si>
   <si>
     <t>UVC 12 U Black</t>
   </si>
   <si>
     <t>G12URBAN1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>12 Black Kevin</t>
   </si>
   <si>
     <t>TEJAS 12 Black Kevin</t>
   </si>
@@ -1054,51 +1054,51 @@
         <v>78.076999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16">
         <v>75.307</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>73.158</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
@@ -1254,91 +1254,91 @@
         <v>62.686</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" t="s">
         <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26">
         <v>61.595</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" t="s">
         <v>97</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>98</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>104</v>
       </c>
       <c r="C29" t="s">
         <v>105</v>
       </c>
       <c r="D29" t="s">
         <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">