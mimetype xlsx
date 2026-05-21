--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -143,66 +143,66 @@
   <si>
     <t>LVA 15 Elite White</t>
   </si>
   <si>
     <t>G15LUNVA3NT</t>
   </si>
   <si>
     <t>15 Silver</t>
   </si>
   <si>
     <t>Skyline 15 Silver</t>
   </si>
   <si>
     <t>G15SKYLN6NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 15</t>
   </si>
   <si>
     <t>G15PCEVB1NT</t>
   </si>
   <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 15 USA-Ali</t>
+  </si>
+  <si>
+    <t>G15FRFLY3NT</t>
+  </si>
+  <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 15 Silver</t>
   </si>
   <si>
     <t>G15RESVB2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15FRFLY3NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>15 White</t>
   </si>
   <si>
     <t>WF Elite 15 White</t>
   </si>
   <si>
     <t>G15WFELT2NT</t>
   </si>
   <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 15 Black</t>
   </si>
   <si>
     <t>G15ELLIS1NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
@@ -837,71 +837,71 @@
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>15.1</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11">
         <v>68.36799999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>68.066000000000003</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>68.066000000000003</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
@@ -974,51 +974,51 @@
         <v>64.45099999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>64.45099999999999</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
         <v>64.167</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">