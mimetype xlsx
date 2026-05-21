--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -380,60 +380,60 @@
   <si>
     <t>DEAVB 13 Neon</t>
   </si>
   <si>
     <t>G13DEAVB3NT</t>
   </si>
   <si>
     <t>AVC 13 David</t>
   </si>
   <si>
     <t>G13ELLIS2NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 13 Black</t>
   </si>
   <si>
     <t>Arsenal 13 Back</t>
   </si>
   <si>
     <t>G13DAVBC4NT</t>
   </si>
   <si>
+    <t>AVC 13 Hannah</t>
+  </si>
+  <si>
+    <t>G13ELLIS3NT</t>
+  </si>
+  <si>
     <t>1United 13 Texoma</t>
   </si>
   <si>
     <t>G131UNVB7NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G13ELLIS3NT</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>REIGN-12-BLACK</t>
   </si>
   <si>
     <t>G12REIGN1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1467,71 +1467,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>118</v>
       </c>
       <c r="B35" t="s">
         <v>119</v>
       </c>
       <c r="C35" t="s">
         <v>120</v>
       </c>
       <c r="D35" t="s">
         <v>121</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>122</v>
       </c>
       <c r="C36" t="s">
         <v>122</v>
       </c>
       <c r="D36" t="s">
         <v>123</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>124</v>
       </c>
       <c r="C37" t="s">
         <v>124</v>
       </c>
       <c r="D37" t="s">
         <v>125</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>23</v>
       </c>
       <c r="B38" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="s">