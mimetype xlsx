--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -278,84 +278,84 @@
   <si>
     <t>Drive Nation 11 Red</t>
   </si>
   <si>
     <t>G11DRIVE1NT</t>
   </si>
   <si>
     <t>10’S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 10N White</t>
   </si>
   <si>
     <t>G10FROGS3NT</t>
   </si>
   <si>
     <t>10'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 10N Black</t>
   </si>
   <si>
     <t>G10FROGS2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>11 Kaos Black</t>
+  </si>
+  <si>
+    <t>360 11 Kaos Black</t>
+  </si>
+  <si>
+    <t>G11SIXTY1NT</t>
+  </si>
+  <si>
+    <t>11 Wild Black</t>
+  </si>
+  <si>
+    <t>Instinct 11 Wild Black</t>
+  </si>
+  <si>
+    <t>G11INSTN2NT</t>
+  </si>
+  <si>
+    <t>11 Crimson</t>
+  </si>
+  <si>
+    <t>Premier 11 Crimson</t>
+  </si>
+  <si>
+    <t>G11PREMR2NT</t>
+  </si>
+  <si>
     <t>Flyers 10 NAT-Christi</t>
   </si>
   <si>
     <t>G10FRFLY1NT</t>
-  </si>
-[...28 lines deleted...]
-    <t>G11PREMR2NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>11 Elite</t>
   </si>
   <si>
     <t>No Limits 11 Elite</t>
   </si>
   <si>
     <t>G11NLVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
@@ -1164,114 +1164,114 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>100</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">