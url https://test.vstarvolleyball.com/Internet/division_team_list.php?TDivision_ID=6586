--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -215,135 +215,135 @@
   <si>
     <t>Arete 11 Navy</t>
   </si>
   <si>
     <t>G11ARETE3NT</t>
   </si>
   <si>
     <t>11 Black M’Kayla</t>
   </si>
   <si>
     <t>EMV 11 Black M’Kayla</t>
   </si>
   <si>
     <t>G11EAGMT2NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>10 Black</t>
+  </si>
+  <si>
+    <t>Premier 10 Black</t>
+  </si>
+  <si>
+    <t>G10PREMR1NT</t>
+  </si>
+  <si>
+    <t>10 CAM</t>
+  </si>
+  <si>
+    <t>EXCEL 10 CAM</t>
+  </si>
+  <si>
+    <t>G10EXCEL1NT</t>
+  </si>
+  <si>
+    <t>10'S NATIONAL GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 10N Green</t>
+  </si>
+  <si>
+    <t>G10FROGS1NT</t>
+  </si>
+  <si>
+    <t>11 Crimson</t>
+  </si>
+  <si>
+    <t>Premier 11 Crimson</t>
+  </si>
+  <si>
+    <t>G11PREMR2NT</t>
+  </si>
+  <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
     <t>1United 10N Blue</t>
   </si>
   <si>
     <t>G101UNVB1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>11 Ikaika-Ashleigh</t>
   </si>
   <si>
     <t>FH 11 Ikaika-Ashleigh</t>
   </si>
   <si>
     <t>G11FIELD2NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>11 Black Josh</t>
   </si>
   <si>
     <t>TEJAS 11 Black Josh</t>
   </si>
   <si>
     <t>G11TEJAS1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Dallas Premier </t>
-[...1 lines deleted...]
-  <si>
     <t>11 Red</t>
   </si>
   <si>
     <t>Premier 11 Red</t>
   </si>
   <si>
     <t>G11PREMR3NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G11PREMR2NT</t>
   </si>
   <si>
     <t>11 Ikaika-Toa</t>
   </si>
   <si>
     <t>FH 11 Ikaika-Toa</t>
   </si>
   <si>
     <t>G11FIELD1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
   <si>
     <t>G11TEJAS2NT</t>
   </si>
 </sst>
 </file>
 
@@ -1066,251 +1066,251 @@
         <v>64.389</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>30</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" t="s">
         <v>66</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
         <v>64.15900000000001</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" t="s">
         <v>80</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>81</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="B25" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
+        <v>86</v>
+      </c>
+      <c r="C26" t="s">
         <v>87</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>92</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>95</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>96</v>
       </c>
       <c r="C29" t="s">
         <v>97</v>
       </c>
       <c r="D29" t="s">
         <v>98</v>
       </c>
       <c r="E29" t="s">
         <v>99</v>
       </c>
       <c r="F29">
         <v>73.019999999999996</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" t="s">
         <v>101</v>
       </c>
       <c r="D30" t="s">
         <v>102</v>
       </c>
       <c r="E30" t="s">
         <v>99</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>