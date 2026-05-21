--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -110,84 +110,84 @@
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 12 Black</t>
   </si>
   <si>
     <t>G12STARL1NT</t>
   </si>
   <si>
     <t>12 Wild</t>
   </si>
   <si>
     <t>Instinct 12 Wild</t>
   </si>
   <si>
     <t>G12INSTN3NT</t>
   </si>
   <si>
+    <t>Barefoot Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barefoot 12 RED </t>
+  </si>
+  <si>
+    <t>Barefoot 12 RED</t>
+  </si>
+  <si>
+    <t>G12BFVBC1NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>NRG 12 Navy</t>
   </si>
   <si>
     <t>G12NRGVC5NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>12 Blue</t>
   </si>
   <si>
     <t>Waco Lightning 12 Blue</t>
   </si>
   <si>
     <t>G12WACLV2LS</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12BFVBC1NT</t>
   </si>
   <si>
     <t>12 Metro Blue</t>
   </si>
   <si>
     <t>Instinct 12 Metro Blue</t>
   </si>
   <si>
     <t>G12INSTN4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>