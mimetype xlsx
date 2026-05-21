--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -71,90 +71,90 @@
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 11 Blue</t>
   </si>
   <si>
     <t>G11ALLEG1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Freedom Volleyball Club</t>
   </si>
   <si>
     <t>11 BLACK</t>
   </si>
   <si>
     <t>FAV 11 Black</t>
   </si>
   <si>
     <t>G11FREVB1NT</t>
   </si>
   <si>
+    <t>11 Wild Black</t>
+  </si>
+  <si>
+    <t>Instinct 11 Wild Black</t>
+  </si>
+  <si>
+    <t>G11INSTN2NT</t>
+  </si>
+  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 11 Club</t>
   </si>
   <si>
     <t>Image 11 Club</t>
   </si>
   <si>
     <t>G11TXIMG2NT</t>
   </si>
   <si>
     <t>10 Cats</t>
   </si>
   <si>
     <t>Instinct 10 Cats</t>
   </si>
   <si>
     <t>G10INSTN1NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>TX Legends 11 Black</t>
   </si>
   <si>
     <t>G11TXLEG1LS</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11INSTN2NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>Waco Lightning 11 Black</t>
   </si>
   <si>
     <t>G11WACLV1LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -574,154 +574,154 @@
         <v>65.889</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4">
         <v>60.94</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>