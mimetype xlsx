--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -167,141 +167,141 @@
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 12 Diamond</t>
   </si>
   <si>
     <t>UEPA 12D</t>
   </si>
   <si>
     <t>G12UNTOU1NT</t>
   </si>
   <si>
     <t>North Star Volleyball</t>
   </si>
   <si>
     <t>12TLB ELITE</t>
   </si>
   <si>
     <t>NSTVB TLB ELITE</t>
   </si>
   <si>
     <t>G12NSTVB1NT</t>
   </si>
   <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>12U Dean</t>
+  </si>
+  <si>
+    <t>VSTX 12U Dean</t>
+  </si>
+  <si>
+    <t>G12VSVBC1NT</t>
+  </si>
+  <si>
+    <t>EAST 12'S DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog East 12 Diamond </t>
+  </si>
+  <si>
+    <t>G12FROGS7NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>12 Purple</t>
+  </si>
+  <si>
+    <t>SLAM 12 Purple</t>
+  </si>
+  <si>
+    <t>G12SLAMV1NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>12 East</t>
+  </si>
+  <si>
+    <t>Victory 12 East</t>
+  </si>
+  <si>
+    <t>G12VCTRY5NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>LVA 12 Regional</t>
+  </si>
+  <si>
+    <t>G12LUNVA1NT</t>
+  </si>
+  <si>
+    <t>Urban VBC</t>
+  </si>
+  <si>
+    <t>12U Blue</t>
+  </si>
+  <si>
+    <t>Urban VBC 12 U Blue</t>
+  </si>
+  <si>
+    <t>G12URBAN2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Longhorns </t>
+  </si>
+  <si>
+    <t>Northeast Longhorns 12U</t>
+  </si>
+  <si>
+    <t>NE Longhorns</t>
+  </si>
+  <si>
+    <t>G12NELVB1NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>NRG 12 Navy</t>
   </si>
   <si>
     <t>G12NRGVC5NT</t>
-  </si>
-[...79 lines deleted...]
-    <t>G12NELVB1NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>12 Regional Black</t>
   </si>
   <si>
     <t>Vision 12 Regional Black</t>
   </si>
   <si>
     <t>G12VIVBC3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 12's</t>
   </si>
   <si>
     <t>G12WWVBC1NT</t>
   </si>
@@ -951,71 +951,71 @@
         <v>61.0080000000000027</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" t="s">
         <v>55</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">