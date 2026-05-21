--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -83,174 +83,174 @@
   <si>
     <t>ACCELERATE 12 BLACK GUALANDRI</t>
   </si>
   <si>
     <t>ACCEL 12 BLACK GUALANDRI</t>
   </si>
   <si>
     <t>G12ACCEL1NT</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>REIGN-12-WHITE</t>
   </si>
   <si>
     <t>G12REIGN2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
+    <t>12 Limited Club Red</t>
+  </si>
+  <si>
+    <t>Integrity 12 Lim Cl Red</t>
+  </si>
+  <si>
+    <t>G12INTEG6NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">12 Limited Club Blue </t>
   </si>
   <si>
     <t>Integrity 12 Lim Cl Blue</t>
   </si>
   <si>
     <t>G12INTEG5NT</t>
   </si>
   <si>
-    <t>12 Limited Club Red</t>
-[...7 lines deleted...]
-  <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 12</t>
   </si>
   <si>
     <t>G12WAVBC1NT</t>
   </si>
   <si>
     <t>ACCELERATE 12 RED MANTOOTH</t>
   </si>
   <si>
     <t>ACCEL 12 RED MANTOOTH</t>
   </si>
   <si>
     <t>G12ACCEL2NT</t>
   </si>
   <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>North Point 12 Regional</t>
+  </si>
+  <si>
+    <t>G12NORPT1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 12 Black</t>
+  </si>
+  <si>
+    <t>G12STARL1NT</t>
+  </si>
+  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Peaster</t>
   </si>
   <si>
     <t xml:space="preserve">APV 12 Peaster </t>
   </si>
   <si>
     <t>G12ATPRV4NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...20 lines deleted...]
-    <t>G12STARL1NT</t>
+    <t xml:space="preserve">Northeast Longhorns </t>
+  </si>
+  <si>
+    <t>Northeast Longhorns 12U</t>
+  </si>
+  <si>
+    <t>NE Longhorns</t>
+  </si>
+  <si>
+    <t>G12NELVB1NT</t>
+  </si>
+  <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>12 Hill</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 Hill</t>
+  </si>
+  <si>
+    <t>G12WACLV4NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>12 Navy</t>
+  </si>
+  <si>
+    <t>NRG 12 Navy</t>
+  </si>
+  <si>
+    <t>G12NRGVC5NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 Black</t>
   </si>
   <si>
     <t>iCrush 12 Black</t>
   </si>
   <si>
     <t>G12INCRU1NT</t>
   </si>
   <si>
-    <t>Waco Lightning</t>
-[...1 lines deleted...]
-  <si>
     <t>Waco Lightning 12 White</t>
   </si>
   <si>
     <t>G12WACLV3NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G12NRGVC5NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>12 Prep Navy</t>
   </si>
   <si>
     <t>Arete 12 Prep Navy</t>
   </si>
   <si>
     <t>G12ARETE5NT</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t>12 Prep Steel</t>
   </si>
   <si>
     <t>Arete 12 Prep Steel</t>
   </si>
   <si>
     <t>G12ARETE6NT</t>
   </si>
@@ -814,168 +814,168 @@
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" t="s">