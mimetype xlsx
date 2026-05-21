--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -287,90 +287,90 @@
   <si>
     <t>G14ENDAV3NT</t>
   </si>
   <si>
     <t>14 Teal</t>
   </si>
   <si>
     <t>SLAM 14 Teal</t>
   </si>
   <si>
     <t>G14SLAMV3NT</t>
   </si>
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>13/14 Metro</t>
   </si>
   <si>
     <t>VIP 14 Metro</t>
   </si>
   <si>
     <t>G14VIPAC2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 14 White</t>
+  </si>
+  <si>
+    <t>G14ALLEG3NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>NRG 14 Navy</t>
   </si>
   <si>
     <t>G14NRGVC9NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>Waco Lightning 14 White</t>
   </si>
   <si>
     <t>G14WACLV4NT</t>
   </si>
   <si>
     <t>Uncommon</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Uncommon 14U</t>
   </si>
   <si>
     <t>G14UNCOM1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14ALLEG3NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>14 Rio Vista</t>
   </si>
   <si>
     <t>Waco Lightning14 RioVista</t>
   </si>
   <si>
     <t>G14WACLV3NT</t>
   </si>
 </sst>
 </file>
 
@@ -1199,145 +1199,145 @@
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" t="s">
         <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>40</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>98</v>
       </c>
       <c r="B27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" t="s">
         <v>99</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>108</v>
       </c>
       <c r="F29">
         <v>60.984</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
         <v>109</v>
       </c>
       <c r="C30" t="s">
         <v>110</v>
       </c>
       <c r="D30" t="s">
         <v>111</v>
       </c>
       <c r="E30" t="s">
         <v>108</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>