--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -83,93 +83,93 @@
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>11 White</t>
   </si>
   <si>
     <t>WF Elite 11 White</t>
   </si>
   <si>
     <t>G11WFELT2NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>11 Metro</t>
   </si>
   <si>
     <t>Victory 11 Metro</t>
   </si>
   <si>
     <t>G11VCTRY3NT</t>
   </si>
   <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11 Blue</t>
+  </si>
+  <si>
+    <t>Waco Lightning 11 Blue</t>
+  </si>
+  <si>
+    <t>G11WACLV2NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1United 11 Metro </t>
+  </si>
+  <si>
+    <t>1United 11 Metro</t>
+  </si>
+  <si>
+    <t>G111UNVB4NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 11</t>
+  </si>
+  <si>
+    <t>G11WAVBC1NT</t>
+  </si>
+  <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 11</t>
   </si>
   <si>
     <t>WVC VERNON</t>
   </si>
   <si>
     <t>G11WINDT3NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G11WAVBC1NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>11 Regional Blue</t>
   </si>
   <si>
     <t>Vision 11 Regional Blue</t>
   </si>
   <si>
     <t>G11VIVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>11 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 11R</t>
   </si>
@@ -673,68 +673,68 @@
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">