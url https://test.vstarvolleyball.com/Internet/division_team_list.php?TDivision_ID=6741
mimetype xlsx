--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -110,68 +110,68 @@
   <si>
     <t>U12 BLACK</t>
   </si>
   <si>
     <t xml:space="preserve">GAVBC U12 BLACK </t>
   </si>
   <si>
     <t>G12GAVBC99NT</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>12 Pink</t>
   </si>
   <si>
     <t>REIGN-12-PINK</t>
   </si>
   <si>
     <t>G12REIGN3NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
+    <t xml:space="preserve">12 Limited Club Blue </t>
+  </si>
+  <si>
+    <t>Integrity 12 Lim Cl Blue</t>
+  </si>
+  <si>
+    <t>G12INTEG5NT</t>
+  </si>
+  <si>
     <t>12 Limited Club Red</t>
   </si>
   <si>
     <t>Integrity 12 Lim Cl Red</t>
   </si>
   <si>
     <t>G12INTEG6NT</t>
   </si>
   <si>
-    <t xml:space="preserve">12 Limited Club Blue </t>
-[...7 lines deleted...]
-  <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 12</t>
   </si>
   <si>
     <t>G12WAVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>12'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 12E Black</t>
   </si>
   <si>
     <t>G12FROGS5NT</t>
   </si>
   <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 12 Black</t>
@@ -215,62 +215,71 @@
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>12 Metro White Lauryn</t>
   </si>
   <si>
     <t>EMV 12 Metro White Lauryn</t>
   </si>
   <si>
     <t>G12EAGMT6NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>12 East</t>
   </si>
   <si>
     <t>Victory 12 East</t>
   </si>
   <si>
     <t>G12VCTRY5NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>G12FIELD6NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 12 Blue</t>
   </si>
   <si>
     <t>G12ALLEG1NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 12 White</t>
   </si>
   <si>
     <t>TAV South 12 White</t>
   </si>
   <si>
     <t>G12TXADV10NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>12 Blue</t>
@@ -291,59 +300,50 @@
     <t>VSTX 12U Dean</t>
   </si>
   <si>
     <t>G12VSVBC1NT</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>Waco Lightning 12 Black</t>
   </si>
   <si>
     <t>G12WACLV1LS</t>
   </si>
   <si>
     <t xml:space="preserve">Northeast Longhorns </t>
   </si>
   <si>
     <t>Northeast Longhorns 12U</t>
   </si>
   <si>
     <t>NE Longhorns</t>
   </si>
   <si>
     <t>G12NELVB1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12FIELD6NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>East Texas 12B</t>
   </si>
   <si>
     <t>G12ETXJR1NT</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>12 Prep Green</t>
   </si>
   <si>
     <t>Arete 12 Prep Green</t>
   </si>
   <si>
     <t>G12ARETE7NT</t>
   </si>
@@ -1047,208 +1047,208 @@
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>75</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
         <v>78</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>79</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
         <v>82</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>83</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>89</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>90</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
         <v>93</v>
       </c>
       <c r="C25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
         <v>95</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>99</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>100</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>102</v>
       </c>
       <c r="D27" t="s">