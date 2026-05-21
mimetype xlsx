--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -239,102 +239,102 @@
   <si>
     <t>Integrity 13 Lim Cl Red</t>
   </si>
   <si>
     <t>G13INTEG7NT</t>
   </si>
   <si>
     <t>13 Limited Club Blue</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Lim Cl Blue </t>
   </si>
   <si>
     <t>G13INTEG6NT</t>
   </si>
   <si>
     <t>Mojo Volleyball Club</t>
   </si>
   <si>
     <t>MOJO 13 Red</t>
   </si>
   <si>
     <t>G13MOJOV1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>13 Regional</t>
+  </si>
+  <si>
+    <t>360 13 Regional</t>
+  </si>
+  <si>
+    <t>G13SIXTY7NT</t>
+  </si>
+  <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>13U-Pink</t>
   </si>
   <si>
     <t>Forge 13U</t>
   </si>
   <si>
     <t>G13FORGE1NT</t>
   </si>
   <si>
     <t>Grit Volleyball</t>
   </si>
   <si>
     <t>Grit 13</t>
   </si>
   <si>
     <t>G13GRITV1NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 13</t>
   </si>
   <si>
     <t>G13WINDT3NT</t>
   </si>
   <si>
     <t>Rock Solid Volleyball Club</t>
   </si>
   <si>
     <t>Rock Solid 13</t>
   </si>
   <si>
     <t>RSVBC 13</t>
   </si>
   <si>
     <t>G13RSVBC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13SIXTY7NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>13 White</t>
   </si>
   <si>
     <t>Waco Lightning 13 White</t>
   </si>
   <si>
     <t>G13WACLV5NT</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t xml:space="preserve"> 13 Blue</t>
   </si>
   <si>
     <t>Waco Lightning 13 Blue</t>
   </si>
   <si>
     <t>G13WACLV2NT</t>
   </si>
@@ -1130,88 +1130,88 @@
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">