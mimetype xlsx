--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -152,74 +152,74 @@
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>14 Metro White Jesse</t>
   </si>
   <si>
     <t>EMV 14 Metro  White Jesse</t>
   </si>
   <si>
     <t>G14EAGMT7NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>Liberty 14 Elite</t>
   </si>
   <si>
     <t>G14LIVBC3NT</t>
   </si>
   <si>
+    <t>Reign Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 White</t>
+  </si>
+  <si>
+    <t>REIGN-14-WHITE</t>
+  </si>
+  <si>
+    <t>G14REIGN2NT</t>
+  </si>
+  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>14 Limited Club Blue</t>
   </si>
   <si>
     <t>Integrity 14 Limited Club</t>
   </si>
   <si>
     <t>G14INTEG6NT</t>
   </si>
   <si>
-    <t>Reign Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>14 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 14E</t>
   </si>
   <si>
     <t>G14CADHS1NT</t>
   </si>
   <si>
     <t>14 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 14R</t>
   </si>
   <si>
     <t>G14CADHS2NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 14 Jade</t>
@@ -275,50 +275,59 @@
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>13/14 Metro</t>
   </si>
   <si>
     <t>VIP 14 Metro</t>
   </si>
   <si>
     <t>G14VIPAC2NT</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Atomic VC 14</t>
   </si>
   <si>
     <t>G14ATOMV1NT</t>
   </si>
   <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>Waco Lightning 14 White</t>
+  </si>
+  <si>
+    <t>G14WACLV4NT</t>
+  </si>
+  <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">WVC VERNON 14 </t>
   </si>
   <si>
     <t>WVC VERNON 14</t>
   </si>
   <si>
     <t>G14WINDT3NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
@@ -330,59 +339,50 @@
     <t>FH 13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD6NT</t>
   </si>
   <si>
     <t>13/14u Navy Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD7NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>14 Prep Navy</t>
   </si>
   <si>
     <t>Arete 14 Prep Navy</t>
   </si>
   <si>
     <t>G14ARETE5NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14WACLV4NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1099,51 +1099,51 @@
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>81</v>
       </c>
       <c r="D21" t="s">
@@ -1159,151 +1159,151 @@
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>83</v>
       </c>
       <c r="B22" t="s">
         <v>84</v>
       </c>
       <c r="C22" t="s">
         <v>85</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>87</v>
       </c>
       <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" t="s">
         <v>88</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
         <v>91</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>92</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
         <v>95</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>96</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>99</v>
       </c>
       <c r="C26" t="s">
         <v>100</v>
       </c>
       <c r="D26" t="s">
         <v>101</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" t="s">
         <v>102</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>103</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C28" t="s">
         <v>107</v>
       </c>
       <c r="D28" t="s">
         <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>109</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="s">
         <v>110</v>
       </c>
       <c r="D29" t="s">