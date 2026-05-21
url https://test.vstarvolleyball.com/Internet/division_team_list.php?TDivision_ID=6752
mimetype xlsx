--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -107,93 +107,93 @@
   <si>
     <t>G11ARETE4NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>TX legends 11 Blue</t>
   </si>
   <si>
     <t>G11TXLEG2LS</t>
   </si>
   <si>
     <t>11 White</t>
   </si>
   <si>
     <t>WF Elite 11 White</t>
   </si>
   <si>
     <t>G11WFELT2NT</t>
   </si>
   <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11 Blue</t>
+  </si>
+  <si>
+    <t>Waco Lightning 11 Blue</t>
+  </si>
+  <si>
+    <t>G11WACLV2NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>WVC VERNON 11</t>
+  </si>
+  <si>
+    <t>WVC VERNON</t>
+  </si>
+  <si>
+    <t>G11WINDT3NT</t>
+  </si>
+  <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>11 Limited Club Blue</t>
   </si>
   <si>
     <t>Integrity 11 Lim Cl Blue</t>
   </si>
   <si>
     <t>G11INTEG3NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G11WINDT3NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>11 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 11R</t>
   </si>
   <si>
     <t>G11CADHS3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -676,88 +676,88 @@
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">