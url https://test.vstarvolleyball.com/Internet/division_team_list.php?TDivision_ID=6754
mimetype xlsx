--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -185,102 +185,102 @@
   <si>
     <t>G13WACLV3NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Limited Club Red</t>
   </si>
   <si>
     <t>Integrity 13 Lim Cl Red</t>
   </si>
   <si>
     <t>G13INTEG7NT</t>
   </si>
   <si>
     <t>13 Limited Club Blue</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Lim Cl Blue </t>
   </si>
   <si>
     <t>G13INTEG6NT</t>
   </si>
   <si>
+    <t>South 13 Metro</t>
+  </si>
+  <si>
+    <t>TAV South 13 Metro</t>
+  </si>
+  <si>
+    <t>G13TXADV7NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 13 Blue</t>
+  </si>
+  <si>
+    <t>Waco Lightning 13 Blue</t>
+  </si>
+  <si>
+    <t>G13WACLV2NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>WVC VERNON 13</t>
+  </si>
+  <si>
+    <t>G13WINDT3NT</t>
+  </si>
+  <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t>Hard Hitters 13U</t>
+  </si>
+  <si>
+    <t>G13ABAHH1NT</t>
+  </si>
+  <si>
+    <t>Waco Lightning 13 Black</t>
+  </si>
+  <si>
+    <t>G13WACLV1LS</t>
+  </si>
+  <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t>13's</t>
   </si>
   <si>
     <t xml:space="preserve">Tyler Jrs 13 </t>
   </si>
   <si>
     <t>G13TYLER1NT</t>
-  </si>
-[...40 lines deleted...]
-    <t>G13WACLV1LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -882,154 +882,154 @@
         <v>54.374</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>52.874</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>