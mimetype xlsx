--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -173,141 +173,141 @@
   <si>
     <t>G14ENDAV3NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 14 Springtown</t>
   </si>
   <si>
     <t>G14FWFIR4NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>14 Teal</t>
   </si>
   <si>
     <t>SLAM 14 Teal</t>
   </si>
   <si>
     <t>G14SLAMV3NT</t>
   </si>
   <si>
+    <t>Blazing Owls</t>
+  </si>
+  <si>
+    <t>14 Orange</t>
+  </si>
+  <si>
+    <t>BOV 14 Orange</t>
+  </si>
+  <si>
+    <t>G14BOWLV1NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>14u Camilla</t>
+  </si>
+  <si>
+    <t>VSTX 14U Camilla</t>
+  </si>
+  <si>
+    <t>G14VSVBC1NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WVC VERNON 14 </t>
+  </si>
+  <si>
+    <t>WVC VERNON 14</t>
+  </si>
+  <si>
+    <t>G14WINDT3NT</t>
+  </si>
+  <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">14 </t>
   </si>
   <si>
     <t>Tyler Jrs 14</t>
   </si>
   <si>
     <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>Uncommon</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Uncommon 14U</t>
   </si>
   <si>
     <t>G14UNCOM1NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
-    <t>14 Orange</t>
-[...1 lines deleted...]
-  <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
   </si>
   <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 14U Pink </t>
   </si>
   <si>
     <t>Hard Hitters 14P</t>
   </si>
   <si>
     <t>G14ABAHH2NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>14 Metro Navy</t>
   </si>
   <si>
     <t>RYZE 14 Metro Navy</t>
   </si>
   <si>
     <t>G14RYZEV4NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G14WINDT3NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>14U Elite</t>
   </si>
   <si>
     <t>14U Lilo</t>
   </si>
   <si>
     <t>G14DYNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>LVA 14 Metro</t>
   </si>
   <si>
     <t>G14LUNVA3NT</t>
   </si>
@@ -1040,51 +1040,51 @@
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" t="s">
         <v>71</v>
       </c>
       <c r="D18" t="s">
         <v>72</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" t="s">
         <v>78</v>
       </c>
       <c r="D20" t="s">