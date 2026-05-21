--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -176,66 +176,66 @@
   <si>
     <t>G15ARETE5NT</t>
   </si>
   <si>
     <t>15 AMPD Red</t>
   </si>
   <si>
     <t>NRG 15 AMPD Red</t>
   </si>
   <si>
     <t>G15NRGVC4NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>15 National Green</t>
   </si>
   <si>
     <t>Summit 15 National Green</t>
   </si>
   <si>
     <t>G15DSUMM2NT</t>
   </si>
   <si>
+    <t>15 National White</t>
+  </si>
+  <si>
+    <t>NRG 15 National White</t>
+  </si>
+  <si>
+    <t>G15NRGVC6NT</t>
+  </si>
+  <si>
     <t>15 National Blue</t>
   </si>
   <si>
     <t>NRG 15 National Blue</t>
   </si>
   <si>
     <t>G15NRGVC7NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15NRGVC6NT</t>
   </si>
   <si>
     <t>VPJ 15 Silver</t>
   </si>
   <si>
     <t>G15VPROJ2NT</t>
   </si>
   <si>
     <t>15 SPIVEY</t>
   </si>
   <si>
     <t>TC ELITE 15S</t>
   </si>
   <si>
     <t>G15TCEVB2BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>