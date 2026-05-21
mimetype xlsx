--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -185,69 +185,69 @@
   <si>
     <t>NRG 13 Bolt Navy</t>
   </si>
   <si>
     <t>G13NRGVC5NT</t>
   </si>
   <si>
     <t>The Cove</t>
   </si>
   <si>
     <t>U13</t>
   </si>
   <si>
     <t>Cove 13</t>
   </si>
   <si>
     <t>G13COVEV1NT</t>
   </si>
   <si>
     <t>Flyers 13 REG-Crystal</t>
   </si>
   <si>
     <t>G13FRFLY7NT</t>
   </si>
   <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 EXV Gray</t>
+  </si>
+  <si>
+    <t>Vision 13 EXV Gray</t>
+  </si>
+  <si>
+    <t>G13VIVBC4NT</t>
+  </si>
+  <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t>Hard Hitters 13U</t>
   </si>
   <si>
     <t>G13ABAHH1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13VIVBC4NT</t>
   </si>
   <si>
     <t>13 Club Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Club Red </t>
   </si>
   <si>
     <t>G13INTEG4NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,68 +907,68 @@
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>56.103</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" t="s">