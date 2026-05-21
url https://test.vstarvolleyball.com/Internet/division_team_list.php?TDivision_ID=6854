--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -278,96 +278,96 @@
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 12 REG-Stacey</t>
   </si>
   <si>
     <t>G12FRFLY7NT</t>
   </si>
   <si>
     <t>1United 12 Regional</t>
   </si>
   <si>
     <t>G121UNVB5NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 12's Black</t>
   </si>
   <si>
     <t>G12NETJR1NT</t>
   </si>
   <si>
+    <t>Texas 432</t>
+  </si>
+  <si>
+    <t>12 Gold</t>
+  </si>
+  <si>
+    <t>Texas 432 12 Gold</t>
+  </si>
+  <si>
+    <t>G12TXFTT2SU</t>
+  </si>
+  <si>
+    <t>12 Royal Katie</t>
+  </si>
+  <si>
+    <t>EMV 12 Royal Katie</t>
+  </si>
+  <si>
+    <t>G12EAGMT4NT</t>
+  </si>
+  <si>
     <t>TIV 12 Red</t>
   </si>
   <si>
     <t>Image 12 Red</t>
   </si>
   <si>
     <t>G12TXIMG2NT</t>
   </si>
   <si>
     <t>12U Blue</t>
   </si>
   <si>
     <t>Urban VBC 12 U Blue</t>
   </si>
   <si>
     <t>G12URBAN2NT</t>
   </si>
   <si>
     <t>12 East</t>
   </si>
   <si>
     <t>Victory 12 East</t>
   </si>
   <si>
     <t>G12VCTRY5NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G12EAGMT4NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 12 Burleson</t>
   </si>
   <si>
     <t xml:space="preserve">TAV South 12 Burleson </t>
   </si>
   <si>
     <t>G12TXADV5NT</t>
   </si>
   <si>
     <t>12 Elite Green</t>
   </si>
   <si>
     <t>Victory 12 Elite Green</t>
   </si>
   <si>
     <t>G12VCTRY2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
@@ -1185,131 +1185,131 @@
         <v>61.514</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
         <v>56.508</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">