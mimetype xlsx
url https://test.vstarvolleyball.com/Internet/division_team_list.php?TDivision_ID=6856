--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -212,71 +212,71 @@
   <si>
     <t>Heat 14 Ignite</t>
   </si>
   <si>
     <t>G14ROCKH2NT</t>
   </si>
   <si>
     <t>14 Royal Erin G</t>
   </si>
   <si>
     <t>EMV 14 Royal Erin G</t>
   </si>
   <si>
     <t>G14EAGMT3NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 14 Black</t>
   </si>
   <si>
     <t>G14SKYHI1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Texas Invasion VBC </t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TxINV 14U </t>
+  </si>
+  <si>
+    <t>G14INVSN1NT</t>
+  </si>
+  <si>
     <t>Valor Volleyball Club</t>
   </si>
   <si>
     <t>Valor 14 Black</t>
   </si>
   <si>
     <t>G14VALVB1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Texas Invasion VBC </t>
-[...10 lines deleted...]
-  <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 14U Black </t>
   </si>
   <si>
     <t>Hard Hitters 14UB</t>
   </si>
   <si>
     <t>G14ABAHH1NT</t>
   </si>
   <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.14.2</t>
   </si>
   <si>
     <t>G14212VB2NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>14.1 Premier</t>
@@ -377,114 +377,114 @@
   <si>
     <t>LS Thunder 14 Blue</t>
   </si>
   <si>
     <t>G14STARL2NT</t>
   </si>
   <si>
     <t>Victory 14 Gold</t>
   </si>
   <si>
     <t>G14VCTRY5NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-14 WHITE</t>
   </si>
   <si>
     <t>Wrecking Crew 14W</t>
   </si>
   <si>
     <t>G14WCREW4NT</t>
   </si>
   <si>
+    <t>TIV 14 Elite</t>
+  </si>
+  <si>
+    <t>Image 14 Elite</t>
+  </si>
+  <si>
+    <t>G14TXIMG4NT</t>
+  </si>
+  <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 14.2</t>
+  </si>
+  <si>
+    <t>G14PCEVB2NT</t>
+  </si>
+  <si>
+    <t>Texas 432</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14 Gold</t>
+  </si>
+  <si>
+    <t>Texas 432 14 Gold</t>
+  </si>
+  <si>
+    <t>G14TXFTT2SU</t>
+  </si>
+  <si>
     <t>Freedom Volleyball Club</t>
   </si>
   <si>
     <t>FAV 14 Black</t>
   </si>
   <si>
     <t>G14FREVB1NT</t>
   </si>
   <si>
-    <t>TIV 14 Elite</t>
-[...26 lines deleted...]
-    <t>G14TXFTT2SU</t>
+    <t xml:space="preserve">Hard Hitters 14U Pink </t>
+  </si>
+  <si>
+    <t>Hard Hitters 14P</t>
+  </si>
+  <si>
+    <t>G14ABAHH2NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 14 Blue</t>
+  </si>
+  <si>
+    <t>G14OHANA1NT</t>
   </si>
   <si>
     <t>360 14.2</t>
   </si>
   <si>
     <t>G14SIXTY5NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G14OHANA1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1169,71 +1169,71 @@
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>62.049999999999997</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>60.984</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>60.984</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
@@ -1486,174 +1486,174 @@
         <v>56.563</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>117</v>
       </c>
       <c r="B34" t="s">
         <v>118</v>
       </c>
       <c r="C34" t="s">
         <v>119</v>
       </c>
       <c r="D34" t="s">
         <v>120</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>56.409</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B36" t="s">
         <v>124</v>
+      </c>
+      <c r="B36">
+        <v>14.2</v>
       </c>
       <c r="C36" t="s">
         <v>125</v>
       </c>
       <c r="D36" t="s">
         <v>126</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>127</v>
       </c>
-      <c r="B37">
-        <v>14.2</v>
+      <c r="B37" t="s">
+        <v>128</v>
       </c>
       <c r="C37" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D37" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="C38" t="s">
         <v>132</v>
       </c>
       <c r="D38" t="s">
         <v>133</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>73</v>
+      </c>
+      <c r="B39" t="s">
+        <v>134</v>
       </c>
       <c r="C39" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D39" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>73</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C40" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D40" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>21</v>
+      </c>
+      <c r="B41">
+        <v>14.2</v>
       </c>
       <c r="C41" t="s">
         <v>141</v>
       </c>
       <c r="D41" t="s">
         <v>142</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>