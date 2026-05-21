--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -326,66 +326,66 @@
   <si>
     <t>Drive Nation 15 White</t>
   </si>
   <si>
     <t>DN 15 White</t>
   </si>
   <si>
     <t>G15DRIVE3NT</t>
   </si>
   <si>
     <t>Volleylab</t>
   </si>
   <si>
     <t>15 Katie</t>
   </si>
   <si>
     <t>VL 15 Katie</t>
   </si>
   <si>
     <t>G15VOLAB2NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
+    <t>15.2 National</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
     <t>15.1 National</t>
   </si>
   <si>
     <t>Pono 15.1 Annette</t>
   </si>
   <si>
     <t>G15PONOV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15PONOV2NT</t>
   </si>
   <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>15U-Pink</t>
   </si>
   <si>
     <t>Forge 15U</t>
   </si>
   <si>
     <t>G15FORGE1NT</t>
   </si>
   <si>
     <t>Ohana Volleyball</t>
   </si>
   <si>
     <t>Ohana V 15 Blue</t>
   </si>
   <si>
     <t>G15OHANA1NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>