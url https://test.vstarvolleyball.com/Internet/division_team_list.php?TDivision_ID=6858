--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -308,72 +308,72 @@
   <si>
     <t>G16EAGMT3NT</t>
   </si>
   <si>
     <t>TIV 16 Elite</t>
   </si>
   <si>
     <t>Image 16 Elite</t>
   </si>
   <si>
     <t>G16TXIMG4NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 16 National</t>
   </si>
   <si>
     <t>TAV South 16 National</t>
   </si>
   <si>
     <t>G16TXADV9NT</t>
   </si>
   <si>
+    <t>Volleylab</t>
+  </si>
+  <si>
+    <t>16 Debi</t>
+  </si>
+  <si>
+    <t>VL 16 Debi</t>
+  </si>
+  <si>
+    <t>G16VOLAB2NT</t>
+  </si>
+  <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>16 NAVY</t>
   </si>
   <si>
     <t>287 SVC 16 NAVY</t>
   </si>
   <si>
     <t>G16287SV98NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16VOLAB2NT</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 16 Nationa</t>
   </si>
   <si>
     <t>Heat 16 National</t>
   </si>
   <si>
     <t>G16ROCKH1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>TIV 16 Red</t>
   </si>
   <si>
     <t>Image 16  Red</t>
   </si>
   <si>
     <t>G16TXIMG2NT</t>
   </si>