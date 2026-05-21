--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -194,72 +194,72 @@
   <si>
     <t>G17DRIVE3NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">17 Red </t>
   </si>
   <si>
     <t>Liberty 17 Red</t>
   </si>
   <si>
     <t>G17LIVBC1NT</t>
   </si>
   <si>
     <t>TIV 17 National</t>
   </si>
   <si>
     <t>Image 17 National</t>
   </si>
   <si>
     <t>G17TXIMG3NT</t>
   </si>
   <si>
+    <t>DFW Elite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18's National </t>
+  </si>
+  <si>
+    <t>DFW Elite 18's National</t>
+  </si>
+  <si>
+    <t>G18DFTLE1NT</t>
+  </si>
+  <si>
     <t>RocketFuel Volleyball Club</t>
   </si>
   <si>
     <t>Rocketfuel318 17s SHR</t>
   </si>
   <si>
     <t>RVC318 17SHR</t>
   </si>
   <si>
     <t>G17RFUEL2BY</t>
-  </si>
-[...10 lines deleted...]
-    <t>G18DFTLE1NT</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>18 Black</t>
   </si>
   <si>
     <t>REIGN-18-BLACK</t>
   </si>
   <si>
     <t>G18REIGN1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>17 AMPD White</t>
   </si>
   <si>
     <t>NRG 17 AMPD White</t>
   </si>
   <si>
     <t>G17NRGVC2NT</t>
   </si>