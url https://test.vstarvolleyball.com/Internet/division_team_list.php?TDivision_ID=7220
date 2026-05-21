--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -125,74 +125,74 @@
   <si>
     <t>G14ACCEL3NT</t>
   </si>
   <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t xml:space="preserve">14 Black </t>
   </si>
   <si>
     <t>ETA1 14 Black</t>
   </si>
   <si>
     <t>G14ETA1V1NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>iCrush 14 Black</t>
   </si>
   <si>
     <t>G14INCRU1NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 14 White</t>
+  </si>
+  <si>
+    <t>TAV South 14 White</t>
+  </si>
+  <si>
+    <t>G14TXADV6NT</t>
+  </si>
+  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>14 EXV Black</t>
   </si>
   <si>
     <t>Vision 14 EXV Black</t>
   </si>
   <si>
     <t>G14VIVBC2NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...10 lines deleted...]
-  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 14Elite White</t>
   </si>
   <si>
     <t>G141UNVB6NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 14 White</t>
   </si>
   <si>
     <t>DN 14 White</t>
   </si>
   <si>
     <t>G14DRIVE3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>14’S ELITE WHITE</t>
@@ -311,80 +311,80 @@
   <si>
     <t>G14WWVBC1NT</t>
   </si>
   <si>
     <t>FW Fire 142 White</t>
   </si>
   <si>
     <t>FW FIRE 142W</t>
   </si>
   <si>
     <t>G14FWFIR3NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>14 National White</t>
   </si>
   <si>
     <t>NRG 14 National White</t>
   </si>
   <si>
     <t>G14NRGVC5NT</t>
   </si>
   <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 14 NAT-Nichole</t>
+  </si>
+  <si>
+    <t>G14FRFLY6NT</t>
+  </si>
+  <si>
     <t>14 Red Jesus</t>
   </si>
   <si>
     <t>TEJAS 14 Red Jesus</t>
   </si>
   <si>
     <t>G14TEJAS4NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>14 Alaka'i-Bailey</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Bailey</t>
   </si>
   <si>
     <t>G14FIELD4NT</t>
   </si>
   <si>
-    <t>Frisco Flyers Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 14 Black</t>
   </si>
   <si>
     <t>G14SLAMV1NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>14 Wild 1</t>
   </si>
   <si>
     <t>Instinct 14 Wild 1</t>
   </si>
   <si>
     <t>G14INSTN3NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>14.1 Premier</t>
@@ -455,71 +455,71 @@
   <si>
     <t>RVC 14 White</t>
   </si>
   <si>
     <t>G14RESVB3NT</t>
   </si>
   <si>
     <t>Rockwall Heat 14 White</t>
   </si>
   <si>
     <t>Heat 14 White</t>
   </si>
   <si>
     <t>G14ROCKH3NT</t>
   </si>
   <si>
     <t>14 National Red</t>
   </si>
   <si>
     <t>360 14 National Red</t>
   </si>
   <si>
     <t>G14SIXTY7NT</t>
   </si>
   <si>
+    <t>14 Wild 2</t>
+  </si>
+  <si>
+    <t>Instinct 14 Wild 2</t>
+  </si>
+  <si>
+    <t>G14INSTN4NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 Maroon</t>
   </si>
   <si>
     <t>Endless 14 Maroon</t>
   </si>
   <si>
     <t>G14ENDAV2NT</t>
   </si>
   <si>
-    <t>14 Wild 2</t>
-[...7 lines deleted...]
-  <si>
     <t>14 Royal Victoria</t>
   </si>
   <si>
     <t>EMV 14 Royal Victoria</t>
   </si>
   <si>
     <t>G14EAGMT4NT</t>
   </si>
   <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>14 Elite Black</t>
   </si>
   <si>
     <t>W14 Elite Black</t>
   </si>
   <si>
     <t>G14WPDVB1NT</t>
   </si>
   <si>
     <t>14 Purple</t>
   </si>
   <si>
     <t>SLAM 14 Purple</t>
@@ -548,105 +548,105 @@
   <si>
     <t>Ohana Volleyball</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t>Ohana V 14 Blue</t>
   </si>
   <si>
     <t>G14OHANA1NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>14.2 National</t>
   </si>
   <si>
     <t>Pono 14.2 Megan</t>
   </si>
   <si>
     <t>G14PONOV2NT</t>
   </si>
   <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 14.2</t>
+  </si>
+  <si>
+    <t>G14PCEVB2NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>14u Camilla</t>
+  </si>
+  <si>
+    <t>VSTX 14U Camilla</t>
+  </si>
+  <si>
+    <t>G14VSVBC1NT</t>
+  </si>
+  <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 14 PrimeTime</t>
   </si>
   <si>
     <t>WVC 14-PrimeTime</t>
   </si>
   <si>
     <t>G14WINDT2NT</t>
   </si>
   <si>
     <t>14 National Black</t>
   </si>
   <si>
     <t>360 14 National Black</t>
   </si>
   <si>
     <t>G14SIXTY6NT</t>
   </si>
   <si>
     <t>1United 14 Texoma</t>
   </si>
   <si>
     <t>G141UNVB7NT</t>
   </si>
   <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G14VSVBC1NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>14U Elite</t>
   </si>
   <si>
     <t>14U Lilo</t>
   </si>
   <si>
     <t>G14DYNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1503,94 +1503,94 @@
         <v>62.087000000000003</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>62.042999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>100</v>
       </c>
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>61.943</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" t="s">
         <v>102</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>103</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>61.943</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>107</v>
       </c>
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>61.943</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>109</v>
       </c>
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
         <v>110</v>
       </c>
       <c r="D30" t="s">
@@ -1663,91 +1663,91 @@
         <v>60.707</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>124</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
       <c r="C34" t="s">
         <v>126</v>
       </c>
       <c r="D34" t="s">
         <v>127</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34">
         <v>60.598</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" t="s">
         <v>129</v>
       </c>
       <c r="D35" t="s">
         <v>130</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
         <v>60.349</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>131</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" t="s">
         <v>133</v>
       </c>
       <c r="D36" t="s">
         <v>134</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
         <v>60.203</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B37" t="s">
         <v>135</v>
       </c>
       <c r="C37" t="s">
         <v>136</v>
       </c>
       <c r="D37" t="s">
         <v>137</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
         <v>60.045000000000002</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>138</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
@@ -1783,71 +1783,71 @@
         <v>58.996</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>131</v>
       </c>
       <c r="B40" t="s">
         <v>144</v>
       </c>
       <c r="C40" t="s">
         <v>145</v>
       </c>
       <c r="D40" t="s">
         <v>146</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>58.684</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41" t="s">
         <v>147</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>148</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>58.536</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="B42" t="s">
         <v>151</v>
       </c>
       <c r="C42" t="s">
         <v>152</v>
       </c>
       <c r="D42" t="s">
         <v>153</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>58.536</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>81</v>
       </c>
       <c r="B43" t="s">
         <v>154</v>
       </c>
       <c r="C43" t="s">
@@ -1965,149 +1965,149 @@
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>174</v>
       </c>
       <c r="B49" t="s">
         <v>175</v>
       </c>
       <c r="C49" t="s">
         <v>176</v>
       </c>
       <c r="D49" t="s">
         <v>177</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>178</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50">
+        <v>14.2</v>
+      </c>
+      <c r="C50" t="s">
         <v>179</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="B51" t="s">
         <v>182</v>
       </c>
       <c r="C51" t="s">
         <v>183</v>
       </c>
       <c r="D51" t="s">
         <v>184</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>45</v>
+        <v>185</v>
       </c>
       <c r="B52" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C52" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D52" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C53" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D53" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>45</v>
+      </c>
+      <c r="B54" t="s">
+        <v>192</v>
       </c>
       <c r="C54" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D54" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>193</v>
+        <v>105</v>
       </c>
       <c r="B55" t="s">
         <v>194</v>
       </c>
       <c r="C55" t="s">
         <v>195</v>
       </c>
       <c r="D55" t="s">
         <v>196</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>197</v>
       </c>
       <c r="B56" t="s">
         <v>198</v>
       </c>
       <c r="C56" t="s">