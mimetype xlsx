--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -95,71 +95,71 @@
   <si>
     <t>12 National</t>
   </si>
   <si>
     <t>MVP 12 National</t>
   </si>
   <si>
     <t>G12MVPVC1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Regional Black</t>
   </si>
   <si>
     <t>APV 12 Regional Black</t>
   </si>
   <si>
     <t>G12ATPRV1NT</t>
   </si>
   <si>
+    <t>Bullitt Volleyball Club</t>
+  </si>
+  <si>
+    <t>BVA 12's</t>
+  </si>
+  <si>
+    <t>G12WWVBC1NT</t>
+  </si>
+  <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>12 Elite Black</t>
   </si>
   <si>
     <t>W12 Elite Black</t>
   </si>
   <si>
     <t>G12WPDVB1NT</t>
   </si>
   <si>
-    <t>Bullitt Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 12 Purple</t>
   </si>
   <si>
     <t>G12POWER1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>12 Royal Caroline</t>
   </si>
   <si>
     <t>EMV 12 Royal Caroline</t>
   </si>
   <si>
     <t>G12EAGMT3NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>12 Silver</t>
@@ -212,117 +212,117 @@
   <si>
     <t>MC United</t>
   </si>
   <si>
     <t>G12MCUVB1NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>No Limits 12 National</t>
   </si>
   <si>
     <t>G12NLVBC2NT</t>
   </si>
   <si>
     <t>12 Royal Katie</t>
   </si>
   <si>
     <t>EMV 12 Royal Katie</t>
   </si>
   <si>
     <t>G12EAGMT4NT</t>
   </si>
   <si>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>12 Green</t>
+  </si>
+  <si>
+    <t>PVC 12 Green</t>
+  </si>
+  <si>
+    <t>G12PINEY3NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>12 Wild</t>
+  </si>
+  <si>
+    <t>Instinct 12 Wild</t>
+  </si>
+  <si>
+    <t>G12INSTN3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>12 Red Kaeley</t>
+  </si>
+  <si>
+    <t>Premier 12 Red K</t>
+  </si>
+  <si>
+    <t>G12PREMR5NT</t>
+  </si>
+  <si>
     <t>Barefoot Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Barefoot 12 RED </t>
   </si>
   <si>
     <t>Barefoot 12 RED</t>
   </si>
   <si>
     <t>G12BFVBC1NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 Black</t>
   </si>
   <si>
     <t>iCrush 12 Black</t>
   </si>
   <si>
     <t>G12INCRU1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Dallas Premier </t>
-[...1 lines deleted...]
-  <si>
     <t>12 Crimson</t>
   </si>
   <si>
     <t>Premier 12 Crimson</t>
   </si>
   <si>
     <t>G12PREMR3NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G12PREMR5NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>12 Regional</t>
   </si>
   <si>
     <t>LVA 12 Regional</t>
   </si>
   <si>
     <t>G12LUNVA1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -785,68 +785,68 @@
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6">
         <v>73.801</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>71.93600000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>71.93600000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">