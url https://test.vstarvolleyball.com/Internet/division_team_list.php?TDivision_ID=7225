--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -149,69 +149,69 @@
   <si>
     <t>Flyers 15 REG-Devesia</t>
   </si>
   <si>
     <t>G15FRFLY7NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 15 Black</t>
   </si>
   <si>
     <t>G15ALLEG3NT</t>
   </si>
   <si>
     <t>15 Navy</t>
   </si>
   <si>
     <t>TX Legends 15 Navy</t>
   </si>
   <si>
     <t>G15TXLEG3LS</t>
   </si>
   <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>15 Ignite Blue</t>
+  </si>
+  <si>
+    <t>W15 Ignite Blue</t>
+  </si>
+  <si>
+    <t>G15WPDVB3NT</t>
+  </si>
+  <si>
     <t>Fairfield Elite</t>
   </si>
   <si>
     <t xml:space="preserve">FE 15 Maroon </t>
   </si>
   <si>
     <t>G15FELIT1LS</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15WPDVB3NT</t>
   </si>
   <si>
     <t>Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>Dynasty 15u</t>
   </si>
   <si>
     <t>DVC15</t>
   </si>
   <si>
     <t>G15DYNVB1LS</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>15 Red</t>
   </si>
   <si>
     <t>Blocksport 15R</t>
   </si>
@@ -818,68 +818,68 @@
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">