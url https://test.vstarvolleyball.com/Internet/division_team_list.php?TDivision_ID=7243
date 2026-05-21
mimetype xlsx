--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -191,78 +191,78 @@
   <si>
     <t>G16VCTRY6NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>16 White</t>
   </si>
   <si>
     <t>CUVB 16 White</t>
   </si>
   <si>
     <t>G16CUVBC2NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 16 Black</t>
   </si>
   <si>
     <t>G16FWFIR5NT</t>
   </si>
   <si>
+    <t>Rock Solid Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rock Solid 16 Val</t>
+  </si>
+  <si>
+    <t>RSVBC 16 Val</t>
+  </si>
+  <si>
+    <t>G16RSVBC2NT</t>
+  </si>
+  <si>
+    <t>Rock Solid 16 Sky</t>
+  </si>
+  <si>
+    <t>RSVBC 16 Sky</t>
+  </si>
+  <si>
+    <t>G16RSVBC1NT</t>
+  </si>
+  <si>
     <t>Grit Volleyball</t>
   </si>
   <si>
     <t>Grit 16</t>
   </si>
   <si>
     <t>G16GRITV1NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G16RSVBC1NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">Wave 16 </t>
   </si>
   <si>
     <t>G16WAVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,88 +882,88 @@
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" t="s">
         <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>65</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">